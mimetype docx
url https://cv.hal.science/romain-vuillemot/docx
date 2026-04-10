--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -837,442 +837,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VisQA: X-raying Vision and Language Reasoning in Transformers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boundary Objects in Design Studies: Reflections on the Collaborative Creation of Isochrone Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Jaunet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaëlle Beignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2021.3114683⟩</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293079v1</w:t>
+                <w:t xml:space="preserve">hal-03203128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Objects in Design Studies: Reflections on the Collaborative Creation of Isochrone Maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research response to coronavirus disease 2019 needed better coordination and collaboration: a living mapping of registered trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130, pp.107-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cgf.14312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2020.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203128v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research response to coronavirus disease 2019 needed better coordination and collaboration: a living mapping of registered trials</w:t>
+                <w:t xml:space="preserve">VisQA: X-raying Vision and Language Reasoning in Transformers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Van Thu Nguyen</w:t>
+                <w:t xml:space="preserve">Theo Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Riviere</w:t>
+                <w:t xml:space="preserve">Corentin Kervadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ripoll</w:t>
+                <w:t xml:space="preserve">Grigory Antipov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Barnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Vuillemot</w:t>
+                <w:t xml:space="preserve">Moez Baccouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 130, pp.107-116. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2020.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2021.3114683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995875v1</w:t>
+                <w:t xml:space="preserve">hal-03293079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRLViz: Understanding Decisions and Memory in Deep Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2405,230 +2405,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Service Returns in Table Tennis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating Control Areas in Table Tennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Erades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riad Attou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Eradès</w:t>
+                <w:t xml:space="preserve">Lou Peuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Workshop on Machine Learning and Data Mining for Sports Analytics (ECML/PKDD 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Sixteenth International EuroVis Workshop on Visual Analytics (EuroVA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Luxembourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05201121v1</w:t>
+                <w:t xml:space="preserve">hal-05032405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Control Areas in Table Tennis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Erades</w:t>
+                <w:t xml:space="preserve">Analysis of Service Returns in Table Tennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Attou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Peuch</w:t>
+                <w:t xml:space="preserve">Aymeric Eradès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixteenth International EuroVis Workshop on Visual Analytics (EuroVA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Luxembourg, France</w:t>
+              <w:t xml:space="preserve">12th Workshop on Machine Learning and Data Mining for Sports Analytics (ECML/PKDD 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032405v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between cognitive reserve and spatial ability across the lifespan</w:t>
               </w:r>
@@ -3586,51 +3586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Beignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3763,90 +3763,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Transferable are Reasoning Patterns in VQA?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Kervadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigory Antipov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Baccouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3891,455 +3891,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReViVD: Exploration and Filtering of Trajectories in an Immersive Environment using 3D Shapes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohan Beugin</w:t>
+                <w:t xml:space="preserve">Théo Guesser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Visualization for AI explainability (VISxAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Salt-lake city, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482695v1</w:t>
+                <w:t xml:space="preserve">hal-03347249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Guesser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theo Jaunet</w:t>
+                <w:t xml:space="preserve">Characterization of Space and Time-Dependence of 3-Point Shots in Basketball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Wolf</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Visualization for AI explainability (VISxAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Salt-lake city, United States</w:t>
+              <w:t xml:space="preserve">MIT Sloan Sports Analytics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347249v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Space and Time-Dependence of 3-Point Shots in Basketball</w:t>
+                <w:t xml:space="preserve">Visualizing and Analyzing Disputed Areas in Soccer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabin Rolland</w:t>
+                <w:t xml:space="preserve">Jules Allegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathan Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIT Sloan Sports Analytics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Visualization in Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Salt Lake City (Virtual Conference), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VDS51726.2020.00010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482706v1</w:t>
+                <w:t xml:space="preserve">hal-02951454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing and Analyzing Disputed Areas in Soccer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ReViVD: Exploration and Filtering of Trajectories in an Immersive Environment using 3D Shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Homps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Allegre</w:t>
+                <w:t xml:space="preserve">Yohan Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visualization in Data Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Salt Lake City (Virtual Conference), United States. </w:t>
+              <w:t xml:space="preserve">IEEE VR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Atlanta, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VDS51726.2020.00010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VR46266.2020.1581269207852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951454v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RLMViz: Interpreting Deep Reinforcement Learning Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4507,51 +4507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What if we Reduce the Memory of an Artificial Doom Player?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5024,204 +5024,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble-TV: Live Visual Feedback for Social TV Broadcast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Huron</w:t>
+                <w:t xml:space="preserve">Spirograph Designs for Ambient Display of Tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI 2013 Workshop : Exploring and enhancing the user experience for television</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE VIS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2013, Atlanta, GA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00796354v1</w:t>
+                <w:t xml:space="preserve">hal-00856824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirograph Designs for Ambient Display of Tweets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ye Lin</w:t>
+                <w:t xml:space="preserve">Bubble-TV: Live Visual Feedback for Social TV Broadcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2013, Atlanta, GA, United States</w:t>
+              <w:t xml:space="preserve">ACM CHI 2013 Workshop : Exploring and enhancing the user experience for television</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856824v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustrative Data Graphics in 18th-19th Century Style: A Case Study</w:t>
               </w:r>
@@ -5641,339 +5641,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation de digests d'emails en entreprise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tomorrow's email: DLM 3.0 Project' vision for the future of email in enterprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mulsant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Recourcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Recourcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'11 : 23ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nice, France. pp.10:1-10:8, </w:t>
+              <w:t xml:space="preserve">NextMail'11 - First International Workshop on Next Trends in Email</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.377-380, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2044354.2044367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354491v1</w:t>
+                <w:t xml:space="preserve">hal-01354458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomorrow's email: DLM 3.0 Project' vision for the future of email in enterprises</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalizing Email Messages Digests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NextMail'11 - First International Workshop on Next Trends in Email</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.215⟩</w:t>
+              <w:t xml:space="preserve">CHI 2011 - 29th ACM Conference on Human Factors in Computing Systems (Extended Abstract)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Vancouver, BC, Canada. pp.1933-1938, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1979742.1979848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354458v1</w:t>
+                <w:t xml:space="preserve">hal-01354388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalizing Email Messages Digests</w:t>
+                <w:t xml:space="preserve">Visualisation de digests d'emails en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mulsant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Recourcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2011 - 29th ACM Conference on Human Factors in Computing Systems (Extended Abstract)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Vancouver, BC, Canada. pp.1933-1938, </w:t>
+              <w:t xml:space="preserve">IHM'11 : 23ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nice, France. pp.10:1-10:8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1979742.1979848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2044354.2044367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354388v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Anomalies in Data Streams using Statecharts (Demo)</w:t>
               </w:r>
@@ -6588,64 +6588,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shift-BOX: INBOX Time Shifting to Reduce Email Clutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collaboration, Electronic messaging, Anti-Abuse and Spam Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Redmond, Washington, United States. pp.16-20, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7107,51 +7107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SwimTrack: Swimmers and Stroke Rate Detection in Elite Race Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7426,51 +7426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIM2REALVIZ: Visualizing the Sim2Real Gap in Robot Ego-Pose Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7615,51 +7615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Beignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8343,51 +8343,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7C5BE01"/>
+    <w:nsid w:val="39C52EF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8574,51 +8574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-vuillemot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1447-6926" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155739948" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Erades" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364838v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Yao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2023.3341990" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471211v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqun Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00087041.2024.2325191" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcg.2023.3301449" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03698837v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3184993" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738161v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.07.013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Jaunet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kervadec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Antipov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Baccouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114683" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203128v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Beignon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14312" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995875v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thu Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ripoll" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2020.10.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13962" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles D Stolper" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Stasko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Wood" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13447" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Riche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Drucker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordeil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2865191" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2743998" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568321v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lex" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gehlenborg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Strobelt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Pfister" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00988001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851733v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Gali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.210" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846260v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.227" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.192" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737920v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.429-453" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201121v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Attou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Math&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Erad&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Peuch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Salouhou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gilles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vall&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;n Camussi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490839v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;teri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04782928v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691690v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03775633v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaul Islam" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Blascheck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingying He" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240982v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Calmet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738153v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897170" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651654v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/evs.20221096" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081984v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010270801950202" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264814v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192949v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR46437.2021.00419" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482695v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Homps" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Beugin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR46266.2020.1581269207852" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347249v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482706v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Rolland" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rivi&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951454v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Allegre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VDS51726.2020.00010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140902v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Dumbrava" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Nazabal Ruiz Diaz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_19" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511038v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583843v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702237" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929844v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557379" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796354v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856824v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Lin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849079v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868775v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849083v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734084v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354491v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mulsant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recourc&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044367" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354458v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.215" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354388v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1979742.1979848" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381632v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Mircea Suciu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Ouksel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437767v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Clement" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Plaisant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2009.5333248" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437785v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rumpler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629840" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437795v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1643823.1643856" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500647v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502070v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381490v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437656v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00670-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617611v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Servais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241005v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936053v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700406v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768114v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duluard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinqing Li" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27527-2_8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430140v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bono" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275778v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325616v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316081v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leysens" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633739v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317029v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goulard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00643538v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04947223v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-vuillemot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1447-6926" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155739948" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Erades" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364838v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Yao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2023.3341990" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471211v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqun Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00087041.2024.2325191" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcg.2023.3301449" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03698837v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3184993" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738161v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.07.013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Beignon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14312" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thu Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ripoll" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2020.10.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Jaunet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kervadec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Antipov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Baccouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114683" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13962" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles D Stolper" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Stasko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Wood" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13447" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Riche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Drucker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordeil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2865191" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2743998" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568321v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lex" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gehlenborg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Strobelt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Pfister" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00988001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851733v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Gali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.210" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846260v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.227" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.192" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737920v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.429-453" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Peuch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201121v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Attou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Math&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Erad&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Salouhou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gilles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vall&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;n Camussi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490839v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;teri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04782928v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691690v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03775633v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaul Islam" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Blascheck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingying He" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240982v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Calmet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738153v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897170" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651654v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/evs.20221096" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081984v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010270801950202" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264814v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192949v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR46437.2021.00419" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482706v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Rolland" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rivi&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951454v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Allegre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VDS51726.2020.00010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482695v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Homps" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Beugin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR46266.2020.1581269207852" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140902v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Dumbrava" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Nazabal Ruiz Diaz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_19" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511038v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583843v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702237" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929844v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557379" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Lin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796354v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849079v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868775v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849083v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734084v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354458v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mulsant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recourc&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.215" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354388v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1979742.1979848" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354491v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044367" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381632v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Mircea Suciu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Ouksel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437767v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Clement" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Plaisant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2009.5333248" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437785v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rumpler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629840" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437795v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1643823.1643856" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500647v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502070v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381490v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437656v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00670-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617611v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Servais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241005v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936053v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700406v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768114v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duluard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinqing Li" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27527-2_8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430140v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bono" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275778v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325616v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316081v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leysens" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633739v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317029v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goulard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00643538v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04947223v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>