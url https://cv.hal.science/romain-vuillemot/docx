--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -278,304 +278,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing for Visualization in Motion: Embedding Visualizations in Swimming Videos</w:t>
+                <w:t xml:space="preserve">Generalizing OD-Maps to Explore Multi-Dimensional Geospatial Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lijie Yao</w:t>
+                <w:t xml:space="preserve">Liqun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Isenberg</w:t>
+                <w:t xml:space="preserve">Jeremy Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tvcg.2023.3341990⟩</w:t>
+              <w:t xml:space="preserve">The Cartographic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00087041.2024.2325191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364838v1</w:t>
+                <w:t xml:space="preserve">hal-04471211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalizing OD-Maps to Explore Multi-Dimensional Geospatial Datasets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liqun Liu</w:t>
+                <w:t xml:space="preserve">Designing for Visualization in Motion: Embedding Visualizations in Swimming Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijie Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Boy</w:t>
+                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cartographic Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.20. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (3), pp.1821-1836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00087041.2024.2325191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tvcg.2023.3341990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471211v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Interactive Membership Function for Categorization of Quantities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liqun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -616,499 +616,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization in Motion: A Research Agenda and Two Evaluations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
+                <w:t xml:space="preserve">Periodicity Counting in Videos with Unsupervised Learning of Cyclic Embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petra Isenberg</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3184993⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 161, pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2022.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698837v2</w:t>
+                <w:t xml:space="preserve">hal-03738161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodicity Counting in Videos with Unsupervised Learning of Cyclic Embeddings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jacquelin</w:t>
+                <w:t xml:space="preserve">Visualization in Motion: A Research Agenda and Two Evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijie Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Duffner</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 161, pp.59-66. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (10), pp.3546-3562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2022.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3184993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738161v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Objects in Design Studies: Reflections on the Collaborative Creation of Isochrone Maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research response to coronavirus disease 2019 needed better coordination and collaboration: a living mapping of registered trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.14312⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130, pp.107-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2020.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203128v1</w:t>
+                <w:t xml:space="preserve">hal-02995875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research response to coronavirus disease 2019 needed better coordination and collaboration: a living mapping of registered trials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ripoll</w:t>
+                <w:t xml:space="preserve">Boundary Objects in Design Studies: Reflections on the Collaborative Creation of Isochrone Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Barnier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaëlle Beignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 130, pp.107-116. </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2020.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995875v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VisQA: X-raying Vision and Language Reasoning in Transformers</w:t>
               </w:r>
@@ -1613,51 +1613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring Visualization Mock-ups at a Graphical Level by Dividing the Display Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Boy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (1), pp.424 - 434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2864,51 +2864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HomeOlympics: Turning Everyday Outdoor Physical Activities into Olympic-Style Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Reveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3048,303 +3048,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on Visualization in Motion for Fitness Trackers</w:t>
+                <w:t xml:space="preserve">Exploring Table Tennis Analytics: Domination, Expected Score and Shot Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaul Islam</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabin Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Erades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MobileHCI 2022 Workshop on New Trends in HCI and Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Machine Learning and Data Mining for Sports Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775633v1</w:t>
+                <w:t xml:space="preserve">hal-04240982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Table Tennis Analytics: Domination, Expected Score and Shot Diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reflections on Visualization in Motion for Fitness Trackers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaul Islam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijie Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Blascheck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabin Calmet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tingying He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning and Data Mining for Sports Analytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t>
+              <w:t xml:space="preserve">MobileHCI 2022 Workshop on New Trends in HCI and Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240982v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient One-Shot Sports Field Image Registration with Arbitrary Keypoint Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.1771-1775, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3378,51 +3378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GROUPSET: A Set-Based Technique to Explore Time-Varying Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liqun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3469,51 +3469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Categorizing Quantities using an Interactive Fuzzy Membership Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liqun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3573,77 +3573,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une carte isochrone simplifiée pour visualiser l'accessibilité aux transports urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Beignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartomob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3668,77 +3668,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Swimmers in Unconstrained Videos with Few Training Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning and Data Mining for Sports Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Ghand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3891,637 +3891,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Guesser</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theo Jaunet</w:t>
+                <w:t xml:space="preserve">ReViVD: Exploration and Filtering of Trajectories in an Immersive Environment using 3D Shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Homps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Visualization for AI explainability (VISxAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE VR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR46266.2020.1581269207852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347249v1</w:t>
+                <w:t xml:space="preserve">hal-02482695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Space and Time-Dependence of 3-Point Shots in Basketball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIT Sloan Sports Analytics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing and Analyzing Disputed Areas in Soccer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Allegre</w:t>
+                <w:t xml:space="preserve">Théo Guesser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visualization in Data Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Visualization for AI explainability (VISxAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Salt-lake city, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951454v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReViVD: Exploration and Filtering of Trajectories in an Immersive Environment using 3D Shapes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualizing and Analyzing Disputed Areas in Soccer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Beugin</w:t>
+                <w:t xml:space="preserve">Jules Allegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Atlanta, United States. </w:t>
+              <w:t xml:space="preserve">Visualization in Data Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Salt Lake City (Virtual Conference), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VR46266.2020.1581269207852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VDS51726.2020.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482695v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RLMViz: Interpreting Deep Reinforcement Learning Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theo Jaunet</w:t>
+                <w:t xml:space="preserve">Approximate Querying on Property Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Dumbrava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Bonifati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Nazabal Ruiz Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Visu 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SUM 2019 - 13th international conference on Scalable Uncertainty Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Compiègne, France. pp.250-265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35514-2_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140902v1</w:t>
+                <w:t xml:space="preserve">hal-02417259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Querying on Property Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amaia Nazabal Ruiz Diaz</w:t>
+                <w:t xml:space="preserve">RLMViz: Interpreting Deep Reinforcement Learning Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUM 2019 - 13th international conference on Scalable Uncertainty Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée Visu 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-35514-2_19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02417259v1</w:t>
+                <w:t xml:space="preserve">hal-02140902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What if we Reduce the Memory of an Artificial Doom Player?</w:t>
               </w:r>
@@ -5246,51 +5246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5326,247 +5326,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849079v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Crowdsourcing of Detailed Soccer Data</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Visual Showcase: An Illustrative Data Graphic in an 18th-19th Century Style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Dufournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">What's the score? The 1st Workshop on Sports Data Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Atlanta, GA, United States</w:t>
+              <w:t xml:space="preserve">Visual Showcase at the Joint ACM/EG Symposium on Computational Aesthetics, Sketch-Based Interfaces and Modeling, and Non-Photorealistic Animation and Rendering (Expressive 2013, July 19--20, Anaheim, CA, USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868775v1</w:t>
+                <w:t xml:space="preserve">hal-00849083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Showcase: An Illustrative Data Graphic in an 18th-19th Century Style</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-Time Crowdsourcing of Detailed Soccer Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Showcase at the Joint ACM/EG Symposium on Computational Aesthetics, Sketch-Based Interfaces and Modeling, and Non-Photorealistic Animation and Rendering (Expressive 2013, July 19--20, Anaheim, CA, USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">What's the score? The 1st Workshop on Sports Data Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Atlanta, GA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849083v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Visual Sedimentation</w:t>
               </w:r>
@@ -5641,131 +5641,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomorrow's email: DLM 3.0 Project' vision for the future of email in enterprises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualisation de digests d'emails en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mulsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Recourcé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NextMail'11 - First International Workshop on Next Trends in Email</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.377-380, </w:t>
+              <w:t xml:space="preserve">IHM'11 : 23ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nice, France. pp.10:1-10:8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2044354.2044367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354458v1</w:t>
+                <w:t xml:space="preserve">hal-01354491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalizing Email Messages Digests</w:t>
               </w:r>
@@ -5849,131 +5849,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation de digests d'emails en entreprise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tomorrow's email: DLM 3.0 Project' vision for the future of email in enterprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mulsant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Recourcé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Recourcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'11 : 23ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nice, France. pp.10:1-10:8, </w:t>
+              <w:t xml:space="preserve">NextMail'11 - First International Workshop on Next Trends in Email</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.377-380, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2044354.2044367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354491v1</w:t>
+                <w:t xml:space="preserve">hal-01354458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Anomalies in Data Streams using Statecharts (Demo)</w:t>
               </w:r>
@@ -7094,90 +7094,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SwimTrack: Swimmers and Stroke Rate Detection in Elite Race Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7195,90 +7195,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situated Visualization in Motion for Swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijie Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7602,77 +7602,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles cartes isochrones pour améliorer la mobilité urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Beignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7716,64 +7716,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leysens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7986,51 +7986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR GMPA, AgroParisTech, INRA; SID - Sociologie Information-Communication Design; Télécom ParisTech; SES - Département Sciences Economiques et Sociales; Univ. Paris-Saclay. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8343,51 +8343,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39C52EF6"/>
+    <w:nsid w:val="720556CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8574,51 +8574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-vuillemot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1447-6926" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155739948" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Erades" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364838v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Yao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2023.3341990" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471211v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqun Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00087041.2024.2325191" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcg.2023.3301449" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03698837v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3184993" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738161v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.07.013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Beignon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14312" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thu Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ripoll" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2020.10.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Jaunet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kervadec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Antipov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Baccouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114683" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13962" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles D Stolper" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Stasko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Wood" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13447" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Riche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Drucker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordeil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2865191" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2743998" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568321v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lex" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gehlenborg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Strobelt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Pfister" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00988001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851733v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Gali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.210" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846260v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.227" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.192" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737920v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.429-453" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Peuch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201121v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Attou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Math&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Erad&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Salouhou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gilles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vall&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;n Camussi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490839v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;teri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04782928v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691690v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03775633v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaul Islam" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Blascheck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingying He" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240982v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Calmet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738153v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897170" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651654v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/evs.20221096" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081984v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010270801950202" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264814v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192949v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR46437.2021.00419" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482706v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Rolland" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rivi&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951454v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Allegre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VDS51726.2020.00010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482695v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Homps" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Beugin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR46266.2020.1581269207852" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140902v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Dumbrava" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Nazabal Ruiz Diaz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_19" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511038v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583843v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702237" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929844v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557379" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Lin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796354v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849079v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868775v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849083v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734084v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354458v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mulsant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recourc&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.215" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354388v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1979742.1979848" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354491v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044367" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381632v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Mircea Suciu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Ouksel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437767v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Clement" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Plaisant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2009.5333248" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437785v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rumpler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629840" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437795v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1643823.1643856" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500647v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502070v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381490v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437656v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00670-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617611v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Servais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241005v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936053v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700406v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768114v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duluard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinqing Li" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27527-2_8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430140v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bono" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275778v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325616v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316081v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leysens" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633739v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317029v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goulard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00643538v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04947223v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-vuillemot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1447-6926" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155739948" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Erades" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471211v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqun Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00087041.2024.2325191" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364838v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Yao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2023.3341990" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcg.2023.3301449" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquelin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.07.013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03698837v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3184993" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995875v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thu Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ripoll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2020.10.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203128v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Beignon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14312" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Jaunet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kervadec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Antipov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Baccouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114683" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13962" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles D Stolper" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Stasko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Wood" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13447" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Riche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Drucker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordeil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2865191" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2743998" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568321v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lex" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gehlenborg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Strobelt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Pfister" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00988001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851733v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Gali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.210" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846260v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.227" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.192" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737920v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.429-453" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Peuch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201121v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Attou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Math&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Erad&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Salouhou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gilles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vall&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;n Camussi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490839v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;teri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04782928v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691690v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Calmet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03775633v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaul Islam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Blascheck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingying He" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738153v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897170" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651654v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/evs.20221096" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081984v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010270801950202" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264814v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192949v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR46437.2021.00419" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482695v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Homps" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Beugin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR46266.2020.1581269207852" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482706v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Rolland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rivi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347249v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951454v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Allegre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VDS51726.2020.00010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Dumbrava" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Nazabal Ruiz Diaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_19" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140902v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511038v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583843v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702237" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929844v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557379" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Lin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796354v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849079v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849083v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734084v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354491v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mulsant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recourc&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044367" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354388v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1979742.1979848" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354458v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.215" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381632v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Mircea Suciu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Ouksel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437767v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Clement" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Plaisant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2009.5333248" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437785v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rumpler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629840" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437795v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1643823.1643856" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500647v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502070v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381490v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437656v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00670-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617611v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Servais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241005v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936053v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700406v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768114v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duluard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinqing Li" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27527-2_8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430140v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bono" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275778v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325616v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316081v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leysens" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633739v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317029v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goulard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00643538v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04947223v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>