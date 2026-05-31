--- v2 (2026-05-05)
+++ v3 (2026-05-31)
@@ -162,2232 +162,2362 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Player-Centric Shot Maps in Table Tennis</w:t>
+                <w:t xml:space="preserve">Diving Deep into Time: Temporal Arrangements for Embedded Visualization in Swimming Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Erades</w:t>
+                <w:t xml:space="preserve">Junxiu Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lijie Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2026.3689361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997867v1</w:t>
+                <w:t xml:space="preserve">hal-05612503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalizing OD-Maps to Explore Multi-Dimensional Geospatial Datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Player-Centric Shot Maps in Table Tennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Erades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liqun Liu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cartographic Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471211v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing for Visualization in Motion: Embedding Visualizations in Swimming Videos</w:t>
+                <w:t xml:space="preserve">Generalizing OD-Maps to Explore Multi-Dimensional Geospatial Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lijie Yao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Liqun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Isenberg</w:t>
+                <w:t xml:space="preserve">Jeremy Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tvcg.2023.3341990⟩</w:t>
+              <w:t xml:space="preserve">The Cartographic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00087041.2024.2325191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364838v1</w:t>
+                <w:t xml:space="preserve">hal-04471211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Interactive Membership Function for Categorization of Quantities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing for Visualization in Motion: Embedding Visualizations in Swimming Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijie Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liqun Liu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (3), pp.1821-1836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tvcg.2023.3341990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/mcg.2023.3301449⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04241000v1</w:t>
+                <w:t xml:space="preserve">hal-04364838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodicity Counting in Videos with Unsupervised Learning of Cyclic Embeddings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Generic Interactive Membership Function for Categorization of Quantities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liqun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 161, pp.59-66. </w:t>
+              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 43, pp.39 - 48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2022.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/mcg.2023.3301449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738161v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization in Motion: A Research Agenda and Two Evaluations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Periodicity Counting in Videos with Unsupervised Learning of Cyclic Embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petra Isenberg</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3184993⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 161, pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2022.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698837v2</w:t>
+                <w:t xml:space="preserve">hal-03738161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research response to coronavirus disease 2019 needed better coordination and collaboration: a living mapping of registered trials</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualization in Motion: A Research Agenda and Two Evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lijie Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2020.10.010⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (10), pp.3546-3562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3184993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995875v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Objects in Design Studies: Reflections on the Collaborative Creation of Isochrone Maps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Research response to coronavirus disease 2019 needed better coordination and collaboration: a living mapping of registered trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.14312⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130, pp.107-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2020.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203128v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VisQA: X-raying Vision and Language Reasoning in Transformers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Kervadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigory Antipov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Baccouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2021.3114683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRLViz: Understanding Decisions and Memory in Deep Reinforcement Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Boundary Objects in Design Studies: Reflections on the Collaborative Creation of Isochrone Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Wolf</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Beignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer graphics Forum (Proc. Eurovis)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.13962⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864138v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the Art of Sports Data Visualization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">DRLViz: Understanding Decisions and Memory in Deep Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Jaunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles D Stolper</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.13447⟩</w:t>
+              <w:t xml:space="preserve">Computer graphics Forum (Proc. Eurovis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806107v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FiberClay: Sculpting Three Dimensional Trajectories to Reveal Structural Insights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State of the Art of Sports Data Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles D Stolper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hurter</w:t>
+                <w:t xml:space="preserve">John T Stasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Riche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Richard Alligier</w:t>
+                <w:t xml:space="preserve">Jo Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2018.2865191⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (3), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.13447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857930v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuring Visualization Mock-ups at a Graphical Level by Dividing the Display Space</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FiberClay: Sculpting Three Dimensional Trajectories to Reveal Structural Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven M. Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Alligier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 24 (1), pp.424 - 434. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2743998⟩</w:t>
+              <w:t xml:space="preserve">, 2018, pp.704-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2018.2865191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560881v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sports Tournament Predictions Using Direct Manipulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Structuring Visualization Mock-ups at a Graphical Level by Dividing the Display Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Perin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Boy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (1), pp.424 - 434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2743998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358736v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UpSet: Visualization of Intersecting Sets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sports Tournament Predictions Using Direct Manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hanspeter Pfister</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.10</w:t>
+              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue: Sports Data Visualization, pp.62-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568321v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Sédimentation visuelle - Outil et technique pour visualiser les flux de données à destination du grand public.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UpSet: Visualization of Intersecting Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Lex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Huron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nils Gehlenborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Strobelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanspeter Pfister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Big Data</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988001v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Concrete Scales: A Practical Framework for Effective Visual Depiction of Complex Measures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La Sédimentation visuelle - Outil et technique pour visualiser les flux de données à destination du grand public.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guia Gali</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Big Data</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851733v2</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Sedimentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Using Concrete Scales: A Practical Framework for Effective Visual Depiction of Complex Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guia Gali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, IEEE Transactions on Visualization and Computer Graphics, 19 (12), pp.2446-2455. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2013.227⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 19 (12), pp.2426-2435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2013.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846260v1</w:t>
+                <w:t xml:space="preserve">hal-00851733v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoccerStories: A Kick-off for Visual Soccer Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Visual Sedimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 19 (12), pp.2506-2515. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2013.192⟩</w:t>
+              <w:t xml:space="preserve">, 2013, IEEE Transactions on Visualization and Computer Graphics, 19 (12), pp.2446-2455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2013.227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846718v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SoccerStories: A Kick-off for Visual Soccer Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (12), pp.2506-2515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2013.192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Création et évaluation d'interfaces visuelles interactives à partir de services web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Extraction de connaissances et visualisation de grands réseaux, 26 (4/2012), pp.429-453. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ria.26.429-453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2397,4161 +2527,4161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Control Areas in Table Tennis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analysis of Service Returns in Table Tennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Attou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Eradès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixteenth International EuroVis Workshop on Visual Analytics (EuroVA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Luxembourg, France</w:t>
+              <w:t xml:space="preserve">12th Workshop on Machine Learning and Data Mining for Sports Analytics (ECML/PKDD 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032405v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05201121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Service Returns in Table Tennis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Investigating Control Areas in Table Tennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Erades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Peuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Workshop on Machine Learning and Data Mining for Sports Analytics (ECML/PKDD 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Sixteenth International EuroVis Workshop on Visual Analytics (EuroVA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Luxembourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05201121v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between cognitive reserve and spatial ability across the lifespan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Salouhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïn Camussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Science Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, San Francisco, United States. pp.1866-1872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SportsVideo: A Multimedia Dataset for Sports Event and Position Detection in Table Tennis and Swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Erades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Etienne Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mansencal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Péteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MediaEval 2023 Workshop collocated with MMM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HomeOlympics: Turning Everyday Outdoor Physical Activities into Olympic-Style Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Reveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VIS Workshop on First-Person Visualizations for Outdoor Physical Activities: Challenges and Opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Virtual, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing Serves in Table Tennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Erades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning and Data Mining for Sports Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Vilnius (Lituanie), Lithuania. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Table Tennis Analytics: Domination, Expected Score and Shot Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Erades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning and Data Mining for Sports Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflections on Visualization in Motion for Fitness Trackers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaul Islam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijie Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Blascheck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingying He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MobileHCI 2022 Workshop on New Trends in HCI and Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient One-Shot Sports Field Image Registration with Arbitrary Keypoint Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.1771-1775, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GROUPSET: A Set-Based Technique to Explore Time-Varying Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liqun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer graphics Forum (Proc. Eurovis), 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Roma, Italy. pp.5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2312/evs.20221096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Categorizing Quantities using an Interactive Fuzzy Membership Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liqun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Conference on Information Visualisation Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, On-line, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0010270801950202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une carte isochrone simplifiée pour visualiser l'accessibilité aux transports urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Beignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartomob</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Swimmers in Unconstrained Videos with Few Training Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning and Data Mining for Sports Analytics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Ghand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Transferable are Reasoning Patterns in VQA?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Kervadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Kervadec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Theo Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigory Antipov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Baccouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nashville, Tennessee, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CVPR46437.2021.00419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ReViVD: Exploration and Filtering of Trajectories in an Immersive Environment using 3D Shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Homps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Atlanta, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VR46266.2020.1581269207852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Space and Time-Dependence of 3-Point Shots in Basketball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIT Sloan Sports Analytics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guesser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Visualization for AI explainability (VISxAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Salt-lake city, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing and Analyzing Disputed Areas in Soccer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Allegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visualization in Data Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Salt Lake City (Virtual Conference), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VDS51726.2020.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Querying on Property Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Dumbrava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Bonifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaia Nazabal Ruiz Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SUM 2019 - 13th international conference on Scalable Uncertainty Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Compiègne, France. pp.250-265, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35514-2_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RLMViz: Interpreting Deep Reinforcement Learning Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Visu 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What if we Reduce the Memory of an Artificial Doom Player?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Visualization for AI explainability (VISxAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration Visuelle de Données Spatio-Temporelles Brutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Visualisation d'informations, interaction et fouille de données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glitch(e)s as a Generative Design Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Vis Arts Program 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glitches as a Generative Design Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VIS 2016 Arts Program proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Baltimore, United States. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Direct Manipulation of Ranking Tables for Time Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI '15 - 33rd Annual ACM Conference on Human Factors in Computing Systems </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.2703-2706, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2702123.2702237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À Table! Improving Temporal Navigation in Soccer Ranking Tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2014 - Proceedings of the 2014 Annual Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Toronto, Canada. pp.887-896, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2556288.2557379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirograph Designs for Ambient Display of Tweets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bubble-TV: Live Visual Feedback for Social TV Broadcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2013, Atlanta, GA, United States</w:t>
+              <w:t xml:space="preserve">ACM CHI 2013 Workshop : Exploring and enhancing the user experience for television</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856824v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble-TV: Live Visual Feedback for Social TV Broadcast</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Spirograph Designs for Ambient Display of Tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI 2013 Workshop : Exploring and enhancing the user experience for television</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE VIS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2013, Atlanta, GA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796354v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illustrative Data Graphics in 18th-19th Century Style: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Visualization - IEEE VIS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849079v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Showcase: An Illustrative Data Graphic in an 18th-19th Century Style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Dufournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Showcase at the Joint ACM/EG Symposium on Computational Aesthetics, Sketch-Based Interfaces and Modeling, and Non-Photorealistic Animation and Rendering (Expressive 2013, July 19--20, Anaheim, CA, USA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Crowdsourcing of Detailed Soccer Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What's the score? The 1st Workshop on Sports Data Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Atlanta, GA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Visual Sedimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Posters of the IEEE Conference on Information Visualization (InfoVis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation de digests d'emails en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mulsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Recourcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'11 : 23ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nice, France. pp.10:1-10:8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2044354.2044367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalizing Email Messages Digests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2011 - 29th ACM Conference on Human Factors in Computing Systems (Extended Abstract)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Vancouver, BC, Canada. pp.1933-1938, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1979742.1979848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomorrow's email: DLM 3.0 Project' vision for the future of email in enterprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mulsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Recourcé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NextMail'11 - First International Workshop on Next Trends in Email</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.377-380, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Anomalies in Data Streams using Statecharts (Demo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile-Marian Scuturici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan-Mircea Suciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris Ouksel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.635-636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's Being Said Near &amp;quot;Martha&amp;quot;? Exploring Name Entities in Literary Text Collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanya Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Plaisant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Kumar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposium on Visual Analytics Science and Technology (IEEE VAST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Atlantic City, New Jersey, United States. pp.107-114, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VAST.2009.5333248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une interface de programmation visuelle pour la composition de services de visualisation d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Rumpler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'09 : 21ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Grenoble, France, France. pp.85-88, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1629826.1629840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Web-Based Interface to Design Information Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Rumpler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International ACM Conference on Management of Emergent Digital EcoSystems (MEDES 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lyon, France. pp.172-179, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1643823.1643856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation personnalisée d'un corpus de conférences scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier EGC'08 sur la modélisation utilisateur et la personnalisation d'interfaces Web (MUPIW'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Sophia Antipolis, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un hyper-accès au moyen du profil utilisateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Rumpler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">h2ptm'07 : Collaborer, Echanger, Inventer : Expériences de réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Hammamet, Tunisie. pp.39-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6561,193 +6691,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shift-BOX: INBOX Time Shifting to Reduce Email Clutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collaboration, Electronic messaging, Anti-Abuse and Spam Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Redmond, Washington, United States. pp.16-20, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de navigation dans de grands corpus de documents : décomposition, classification et personnalisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingéniérie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Nantes, France. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6757,137 +6887,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissection of a Visualization On-Demand Server</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Rumpler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joaquim Filipe, José Cordeiro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Information Systems- Lecture Notes in Business Information Processing </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.348-360, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-00670-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6897,909 +7027,909 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un design space de vidéos augmentées de matches de tennis de table</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Erades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hurter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Visu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Analysis of Table Tennis Game Tactics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Erades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SwimTrack: Swimmers and Stroke Rate Detection in Elite Race Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Duffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situated Visualization in Motion for Swimming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijie Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering and Visualizing Tactics in a Table Tennis Game Based on Subgroup Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinqing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML/PKDD 2022 Workshop, Grenoble, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-27527-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIM2REALVIZ: Visualizing the Sim2Real Gap in Robot Ego-Pose Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Jaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sawtooh Chart for Compact Cumulative Data Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles cartes isochrones pour améliorer la mobilité urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Beignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Online Corpus of Isochrone Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leysens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7809,108 +7939,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport Tournament Predictions Using Direct Manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7920,151 +8050,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendances de la visualisation en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR GMPA, AgroParisTech, INRA; SID - Sociologie Information-Communication Design; Télécom ParisTech; SES - Département Sciences Economiques et Sociales; Univ. Paris-Saclay. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8074,100 +8204,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre de conception pour la Visualisation d'Information Interactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. INSA de Lyon, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00643538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8177,105 +8307,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Data Visualization: Exploring and Structuring New Design Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Ecole centrale de lyon, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04947223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId214"/>
+      <w:footerReference w:type="default" r:id="rId218"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8343,51 +8473,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="720556CA"/>
+    <w:nsid w:val="5AA6EB38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8574,51 +8704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-vuillemot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1447-6926" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155739948" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997867v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Erades" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471211v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqun Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00087041.2024.2325191" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364838v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Yao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2023.3341990" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcg.2023.3301449" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquelin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.07.013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03698837v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3184993" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995875v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thu Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ripoll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2020.10.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203128v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Beignon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14312" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Jaunet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kervadec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Antipov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Baccouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114683" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13962" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles D Stolper" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Stasko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Wood" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13447" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Riche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Drucker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordeil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2865191" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2743998" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568321v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lex" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gehlenborg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Strobelt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Pfister" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00988001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851733v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Gali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.210" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846260v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.227" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.192" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737920v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.429-453" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Peuch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201121v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Attou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Math&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Erad&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216707v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Salouhou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gilles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vall&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;n Camussi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490839v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;teri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04782928v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691690v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Calmet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03775633v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaul Islam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Blascheck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingying He" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738153v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897170" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651654v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/evs.20221096" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081984v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010270801950202" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264814v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358375v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192949v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR46437.2021.00419" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482695v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Homps" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Beugin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR46266.2020.1581269207852" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482706v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Rolland" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rivi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347249v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951454v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Allegre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VDS51726.2020.00010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Dumbrava" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Nazabal Ruiz Diaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_19" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140902v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347241v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511038v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583843v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702237" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929844v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557379" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Lin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796354v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849079v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849083v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734084v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354491v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mulsant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recourc&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044367" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354388v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1979742.1979848" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354458v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.215" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381632v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Mircea Suciu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Ouksel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437767v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Clement" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Plaisant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2009.5333248" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437785v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rumpler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629840" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437795v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1643823.1643856" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500647v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502070v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381490v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583701v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437656v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00670-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617611v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Servais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241005v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936053v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700406v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768114v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duluard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinqing Li" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27527-2_8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430140v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bono" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275778v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325616v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316081v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leysens" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633739v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317029v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goulard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00643538v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04947223v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-vuillemot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1447-6926" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155739948" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05612503v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxiu Tang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Yao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Ying" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2026.3689361" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997867v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Erades" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471211v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqun Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00087041.2024.2325191" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tvcg.2023.3341990" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241000v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mcg.2023.3301449" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738161v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Duffner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2022.07.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03698837v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3184993" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995875v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thu Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riviere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ripoll" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2020.10.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Jaunet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Kervadec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigory Antipov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Baccouche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2021.3114683" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Beignon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14312" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13962" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806107v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles D Stolper" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Stasko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Wood" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13447" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857930v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Riche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Drucker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordeil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Alligier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2018.2865191" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560881v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2743998" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01358736v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568321v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lex" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Gehlenborg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Strobelt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanspeter Pfister" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00988001v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00851733v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guia Gali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.210" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846260v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.227" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.192" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00737920v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.26.429-453" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Attou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Math&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Erad&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032405v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Peuch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216707v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Salouhou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gilles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vall&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;n Camussi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490839v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;teri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04782928v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Reveret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240982v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Calmet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03775633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaul Islam" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Blascheck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingying He" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738153v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897170" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/evs.20221096" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081984v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010270801950202" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264814v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358375v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR46437.2021.00419" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482695v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Homps" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Beugin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR46266.2020.1581269207852" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482706v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Rolland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Rivi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347249v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951454v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Allegre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VDS51726.2020.00010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Dumbrava" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Nazabal Ruiz Diaz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35514-2_19" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140902v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347241v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01538414v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511038v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583843v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138447v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702237" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556288.2557379" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796354v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856824v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Lin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849079v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849083v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868775v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734084v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354491v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mulsant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Recourc&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2044354.2044367" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354388v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1979742.1979848" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354458v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.215" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381632v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Mircea Suciu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Ouksel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437767v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Clement" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Plaisant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2009.5333248" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437785v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rumpler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1629826.1629840" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1643823.1643856" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500647v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502070v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381490v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583701v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437656v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00670-8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617611v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Servais" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241005v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936053v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700406v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768114v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duluard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinqing Li" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27527-2_8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430140v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bono" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275778v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325616v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316081v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leysens" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633739v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317029v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goulard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00643538v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04947223v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>