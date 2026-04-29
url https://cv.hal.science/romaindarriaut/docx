--- v0 (2026-03-06)
+++ v1 (2026-04-29)
@@ -66,2499 +66,2758 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When helping hurts: Commercial soil amendments trigger soil dysbiosis and impair Douglas fir reforestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Darriaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémy Pietruzska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference: Environmental and Agronomical Genomics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Paris, France. Unpublished, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.18863.60329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05553324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CONSEQUENCES IMPREVUES D'AMENDEMENTS EN PROBIOTIQUES ET PREBIOTIQUES SUR UN REBOISEMENT EN PIN DE DOUGLAS DE SOLS AGRICOLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Darriaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémy Pietruszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'association francophone d'écologie microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Beaune, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visualisation et exploration interactive de données de métabarcoding avec Viz-Metabar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Darriaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lailheugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janoueix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FROGSDays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of prebiotics and probiotics on the functional microbial diversity of degraded soils reforested with Douglas fir shrubs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Darriaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiology Society Annual Conference (MSCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Edinbourg, Ecosse, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de prébiotiques et probiotiques sur la diversité taxonomique et fonctionnelle de communautés microbiennes de sols dégradés dans un contexte de reforestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Darriaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roose-Amsaleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bucaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème colloque de l’Association Francophone d’Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Carqueiranne (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of grapevine rootstock/scion combination on rhizosphere and root endophytic microbiomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lailheugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Darriaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd ClimWine Symposium - TerClim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrasting soil microbial profiles in healthy and declined vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Darriaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Eduardo Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballestra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Dewasme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MiCrope 2019 International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vienne, Austria. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhizobacteria from vineyard and commercial arbuscular mycorrhizal fungi induce synergistic microbiome shifts within grapevine root systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lailheugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Wastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.27884. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-12673-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome engineering to palliate microbial dysbiosis occurring in agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vanhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 297, pp.128178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micres.2025.128178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rootstock modifies the arbuscular mycorrhizal community of the root system, while the influence of the scion is limited in grapevines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Both the scion and rootstock of grafted grapevines influence the rhizosphere and root endophyte microbiomes, but rootstocks have a greater impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lailheugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.13318⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40793-024-00566-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820384v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial dysbiosis in roots and rhizosphere of grapevines experiencing decline is associated with active metabolic functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Marzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lailheugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2024.1358213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04641955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both the scion and rootstock of grafted grapevines influence the rhizosphere and root endophyte microbiomes, but rootstocks have a greater impact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The rootstock modifies the arbuscular mycorrhizal community of the root system, while the influence of the scion is limited in grapevines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lailheugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40793-024-00566-5⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (4), pp.e13318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.13318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576763v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In grapevine decline, microbiomes are affected differently in symptomatic and asymptomatic soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Masneuf-Pomarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 183, pp.104767. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2022.104767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil composition and rootstock genotype drive the root associated microbial communities in young grapevines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio Antonielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballestra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1031064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapevine rootstock and soil microbiome interactions: Keys for a resilient viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lailheugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Masneuf-Pomarède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Masneuf-Pomarède</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horticulture research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/hr/uhac019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapevine decline is associated with difference in soil microbial composition and activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Dewasme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Darrieutort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 55 (3), pp.67-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2021.55.3.4626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels rôles pour le microbiote du sol dans la lutte contre le dépérissement du vignoble et l'aide à la complantation de jeunes vignes greffées?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Dewasme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Derycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Janoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345037v1</w:t>
-              </w:r>
-[...621 lines deleted...]
-                <w:t xml:space="preserve">hal-03420436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the mechanisms of interaction between vine rootstocks and soil microbiota to move towards agro-ecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lailheugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial inoculants increase the potential functionality of the root microbiome of young vines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Society Annual Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roots and rhizosphere microbiota diversity is influenced by rootstock and scion genotypes: can this be linked to the development of the grafted plant?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lailheugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Janoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Conferences on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Logroño, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58233/6oeSc4Ww⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The addition of isolated rhizobacteria and commercial arbuscular mycorrhizal fungi synergistically modifies the microbiome associated with the roots of young vines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme M Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Masneuf-Pomarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th congress of French Microbiology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2568,114 +2827,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the microbiome in the rhizosphere functioning of different grapevine rootstocks and influence on scion growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Animal biology. Université de Bordeaux, 2022. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022BORD0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03771450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2822,51 +3081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darriaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lailheugue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Wastin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12673-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047494v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vanhove" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128178" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820384v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Morel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13318" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641955v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1358213" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576763v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00566-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027832v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104767" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Antonielli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballestra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1031064" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741209v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dewasme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darrieutort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.3.4626" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Derycke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033476v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darriaut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Grave" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bucaille" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351593v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420436v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wastin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Eduardo Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466481v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343189v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/6oeSc4Ww" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Martins" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03771450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BORD0085" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darriaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenfant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;my Pietruzska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Grave" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18863.60329" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;my Pietruszka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lailheugue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darriaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033497v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Grave" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bucaille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Morel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wastin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Eduardo Martins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballestra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dewasme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Wastin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12673-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047494v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vanhove" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128178" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00566-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1358213" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820384v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13318" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027832v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104767" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002411v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Antonielli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1031064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741209v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darrieutort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.3.4626" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Derycke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343189v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/6oeSc4Ww" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Martins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03771450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BORD0085" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>