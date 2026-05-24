--- v1 (2026-04-29)
+++ v2 (2026-05-24)
@@ -982,302 +982,302 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhizobacteria from vineyard and commercial arbuscular mycorrhizal fungi induce synergistic microbiome shifts within grapevine root systems</w:t>
+                <w:t xml:space="preserve">Microbiome engineering to palliate microbial dysbiosis occurring in agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Wastin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Tran</w:t>
+                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Martins</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.27884. </w:t>
+              <w:t xml:space="preserve">Microbiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 297, pp.128178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-12673-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micres.2025.128178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321329v1</w:t>
+                <w:t xml:space="preserve">hal-05047494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome engineering to palliate microbial dysbiosis occurring in agroecosystems</w:t>
+                <w:t xml:space="preserve">Rhizobacteria from vineyard and commercial arbuscular mycorrhizal fungi induce synergistic microbiome shifts within grapevine root systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lailheugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Roose-Amsaleg</w:t>
+                <w:t xml:space="preserve">Jules Wastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Vanhove</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guilherme Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 297, pp.128178. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.27884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micres.2025.128178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-12673-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047494v1</w:t>
+                <w:t xml:space="preserve">hal-05321329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both the scion and rootstock of grafted grapevines influence the rhizosphere and root endophyte microbiomes, but rootstocks have a greater impact</w:t>
+                <w:t xml:space="preserve">The rootstock modifies the arbuscular mycorrhizal community of the root system, while the influence of the scion is limited in grapevines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lailheugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
@@ -1312,350 +1312,350 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (1), pp.24. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (4), pp.e13318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40793-024-00566-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.13318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576763v1</w:t>
+                <w:t xml:space="preserve">hal-04820384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial dysbiosis in roots and rhizosphere of grapevines experiencing decline is associated with active metabolic functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Both the scion and rootstock of grafted grapevines influence the rhizosphere and root endophyte microbiomes, but rootstocks have a greater impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lailheugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Martins</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1358213⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40793-024-00566-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04641955v1</w:t>
+                <w:t xml:space="preserve">hal-04576763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rootstock modifies the arbuscular mycorrhizal community of the root system, while the influence of the scion is limited in grapevines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial dysbiosis in roots and rhizosphere of grapevines experiencing decline is associated with active metabolic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Darriaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Marzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lailheugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (4), pp.e13318. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.13318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1358213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820384v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04641955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In grapevine decline, microbiomes are affected differently in symptomatic and asymptomatic soils</w:t>
               </w:r>
@@ -1667,51 +1667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1801,51 +1801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio Antonielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballestra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1961,51 +1961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Masneuf-Pomarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horticulture research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, pp.1-16. </w:t>
@@ -2056,51 +2056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapevine decline is associated with difference in soil microbial composition and activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Dewasme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2328,381 +2328,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the mechanisms of interaction between vine rootstocks and soil microbiota to move towards agro-ecological transition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roots and rhizosphere microbiota diversity is influenced by rootstock and scion genotypes: can this be linked to the development of the grafted plant?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lailheugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janoueix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open Conferences on Grapevine Physiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Logroño, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/6oeSc4Ww⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345114v1</w:t>
+                <w:t xml:space="preserve">hal-05343189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial inoculants increase the potential functionality of the root microbiome of young vines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the mechanisms of interaction between vine rootstocks and soil microbiota to move towards agro-ecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lailheugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Society Annual Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466481v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roots and rhizosphere microbiota diversity is influenced by rootstock and scion genotypes: can this be linked to the development of the grafted plant?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial inoculants increase the potential functionality of the root microbiome of young vines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Darriaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Conferences on Grapevine Physiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbiology Society Annual Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Edimbourg, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58233/6oeSc4Ww⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05343189v1</w:t>
+                <w:t xml:space="preserve">hal-05466481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The addition of isolated rhizobacteria and commercial arbuscular mycorrhizal fungi synergistically modifies the microbiome associated with the roots of young vines</w:t>
               </w:r>
@@ -2740,51 +2740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme M Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Masneuf-Pomarède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th congress of French Microbiology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3081,51 +3081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darriaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenfant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;my Pietruzska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Grave" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18863.60329" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;my Pietruszka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lailheugue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darriaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033497v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Grave" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bucaille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Morel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wastin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Eduardo Martins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballestra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dewasme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Wastin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12673-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047494v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vanhove" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128178" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576763v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00566-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641955v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1358213" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820384v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13318" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027832v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104767" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002411v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Antonielli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1031064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741209v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darrieutort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.3.4626" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Derycke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343189v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/6oeSc4Ww" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Martins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03771450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BORD0085" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darriaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lenfant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;my Pietruzska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Grave" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18863.60329" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562969v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;my Pietruszka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529511v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lailheugue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033476v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darriaut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033497v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Grave" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bucaille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05351593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Morel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420436v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wastin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Eduardo Martins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballestra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dewasme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vanhove" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128178" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321329v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Wastin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Martins" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12673-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820384v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.13318" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576763v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00566-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Marzari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1358213" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027832v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Masneuf-Pomar&#232;de" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104767" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002411v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Antonielli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1031064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741209v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darrieutort" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.3.4626" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Derycke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343189v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/6oeSc4Ww" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345114v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme M Martins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03771450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BORD0085" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>