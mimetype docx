--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1974,51 +1974,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53B66673"/>
+    <w:nsid w:val="938A2C99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>