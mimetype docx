--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -141,1772 +141,1908 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling on-farm anaerobic digestion systems diversity: A typology analysis of Northern French farms</w:t>
+                <w:t xml:space="preserve">Autonomie azotée des systèmes de méthanisation à la ferme : analyse des flux de substances à l'échelle de l'exploitation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Amsaguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 7, pp.101486. </w:t>
+              <w:t xml:space="preserve">Journées de Recherche Innovation (JRI) Biogaz Méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Nancy, France. 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nexres.2026.101486⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13165-022-00393-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517095v1</w:t>
-[...924 lines deleted...]
-                <w:t xml:space="preserve">hal-04331852v1</w:t>
+                <w:t xml:space="preserve">hal-05606451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling On-Farm Anaerobic Digestion Systems Diversity: A Typology Analysis of Northern French Farms</w:t>
+                <w:t xml:space="preserve">Unveiling on-farm anaerobic digestion systems diversity: A typology analysis of Northern French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Amsaguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05375899v1</w:t>
+              <w:t xml:space="preserve">Next Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7, pp.101486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nexres.2026.101486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAPPN Annual Conference Abstract: Weakly-supervised Plant Root Segmentation with Graph Convolutional Networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alina Zare</w:t>
+                <w:t xml:space="preserve">Combining agroecology and bioeconomy to meet the societal challenges of agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aussenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Firmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAPPN Annual Conference</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04332171v1</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 492, pp.61-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-023-06294-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAPPN Annual Conference Abstract: A Pipeline for Individual Root Feature Extraction in Minirhizotron Image</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiming Cui</w:t>
+                <w:t xml:space="preserve">The plasticity of early root development in Sesamum indicum L. as influenced by genotype, water, and nutrient availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zachary Brym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Peeples</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Weihuang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alina Zare</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyen-Chung Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAPPN Annual Conference</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04332168v1</w:t>
+              <w:t xml:space="preserve">Rhizosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.100457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2021.100457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A METHOD FOR DEVELOPING IRRIGATION DECISION SUPPORT SYSTEMS de novo: EXAMPLE OF SESAME (Sesamum indicum L.) A KNOWN DROUGHT TOLERANT SPECIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rowland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Brym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyen Chung Chun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 243, pp.106435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2020.106435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Root life history of non-dehiscent sesame (Sesamum indicum L.) cultivars and the relationship with canopy development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Couch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rowland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Hochmuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 241, pp.107560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2019.107560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planting date and row spacing effects on the agronomic potential of sesame in the southeastern USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth Byrd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rowland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ray Langham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Couch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Crop Improvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (3), pp.387-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15427528.2018.1434093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphological and Fractal Characteristics of Sesame (Sesamum indicum L.) Roots from Various Soil Moisture Contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyen Chung Chun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Margaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Chien Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Korean Journal of Soil Science and Fertilizer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.274-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7745/KJSSF.2018.51.3.274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-dehiscent sesame (Sesamum indicum L.): its unique production potential and expansion into the southeastern USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Couch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ray Langham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Hochmuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Crop Improvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (2), pp.101-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrivoltaïsme : avantages et inconvénients d’installer des panneaux solaires dans les champs</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Unveiling On-Farm Anaerobic Digestion Systems Diversity: A Typology Analysis of Northern French Farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Amsaguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE - AGROPARISTECH, Aug 2025, Palaiseau (91), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAPPN Annual Conference Abstract: Weakly-supervised Plant Root Segmentation with Graph Convolutional Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihuang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Zare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NAPPN Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, North American Plant Phenotyping Network, Feb 2023, St Louis (Missouri), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22541/au.166733727.72654111/v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAPPN Annual Conference Abstract: A Pipeline for Individual Root Feature Extraction in Minirhizotron Image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihuang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Zare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NAPPN Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, North American Plant Phenotyping Network, Feb 2023, St Louis (Missouri), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Legras</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+                <w:t xml:space="preserve">⟨10.22541/au.166733727.74230827/v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255321v1</w:t>
+                <w:t xml:space="preserve">hal-04332168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agrivoltaïsme : avantages et inconvénients d’installer des panneaux solaires dans les champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PRMI: A Dataset of Minirhizotron Images for Diverse Plant Root Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihuang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guohao Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiming Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Zare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2201.08002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1974,51 +2110,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="938A2C99"/>
+    <w:nsid w:val="D8C63182"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2205,51 +2341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romaingloaguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2895-7413" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517095v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Amsaguine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gloaguen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nexres.2026.101486" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217791v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06294-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332152v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Brym" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Peeples" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihuang Xu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyen-Chung Chun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2021.100457" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rowland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wilson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyen Chung Chun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2020.106435" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332111v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Couch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Bennett" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hochmuth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107560" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332071v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Byrd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ray Langham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15427528.2018.1434093" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332100v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Margaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chien Tseng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghun Lee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7745/KJSSF.2018.51.3.274" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05375899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332171v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Cui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohao Yu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Zare" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.166733727.72654111/v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.166733727.74230827/v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332142v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2201.08002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romaingloaguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2895-7413" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05606451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Amsaguine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gloaguen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-022-00393-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517095v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nexres.2026.101486" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06294-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332152v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Brym" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Peeples" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihuang Xu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyen-Chung Chun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2021.100457" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rowland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wilson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyen Chung Chun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2020.106435" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332111v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Couch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Bennett" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hochmuth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107560" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Byrd" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ray Langham" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15427528.2018.1434093" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Margaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chien Tseng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghun Lee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7745/KJSSF.2018.51.3.274" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05375899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332171v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Cui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohao Yu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Zare" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.166733727.72654111/v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332168v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.166733727.74230827/v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255321v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2201.08002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>