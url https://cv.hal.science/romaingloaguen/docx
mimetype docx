--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -141,1735 +141,1934 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomie azotée des systèmes de méthanisation à la ferme : analyse des flux de substances à l'échelle de l'exploitation.</w:t>
+                <w:t xml:space="preserve">Unveiling on-farm anaerobic digestion systems diversity: A typology analysis of Northern French farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Amsaguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Recherche Innovation (JRI) Biogaz Méthanisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Nancy, France. 2026, </w:t>
+              <w:t xml:space="preserve">Next Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7, pp.101486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13165-022-00393-3⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nexres.2026.101486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05606451v1</w:t>
+                <w:t xml:space="preserve">hal-05517095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining agroecology and bioeconomy to meet the societal challenges of agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aussenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Firmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 492, pp.61-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-023-06294-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The plasticity of early root development in Sesamum indicum L. as influenced by genotype, water, and nutrient availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Brym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Peeples</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihuang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyen-Chung Chun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhizosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.100457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rhisph.2021.100457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A METHOD FOR DEVELOPING IRRIGATION DECISION SUPPORT SYSTEMS de novo: EXAMPLE OF SESAME (Sesamum indicum L.) A KNOWN DROUGHT TOLERANT SPECIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rowland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Brym</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyen Chung Chun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 243, pp.106435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2020.106435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Root life history of non-dehiscent sesame (Sesamum indicum L.) cultivars and the relationship with canopy development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Couch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rowland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Hochmuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 241, pp.107560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2019.107560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planting date and row spacing effects on the agronomic potential of sesame in the southeastern USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth Byrd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Rowland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ray Langham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Couch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Crop Improvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (3), pp.387-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15427528.2018.1434093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphological and Fractal Characteristics of Sesame (Sesamum indicum L.) Roots from Various Soil Moisture Contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyen Chung Chun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Margaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Chien Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanghun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Korean Journal of Soil Science and Fertilizer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.274-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7745/KJSSF.2018.51.3.274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-dehiscent sesame (Sesamum indicum L.): its unique production potential and expansion into the southeastern USA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Couch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ray Langham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Hochmuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Crop Improvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (2), pp.101-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling on-farm anaerobic digestion systems diversity: A typology analysis of Northern French farms</w:t>
+                <w:t xml:space="preserve">Systems Analysis of Nitrogen Flows in On-farm Anaerobic Digestion Systems: Comparison Using Substance Balance and Efficiency Indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Amsaguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05517095v1</w:t>
+              <w:t xml:space="preserve">ManuResource International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen University and Research, Mar 2026, Wageningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining agroecology and bioeconomy to meet the societal challenges of agriculture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling On-Farm Anaerobic Digestion Systems Diversity: A Typology Analysis of Northern French Farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Amsaguine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04217791v1</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE - AGROPARISTECH, Aug 2025, Palaiseau (91), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plasticity of early root development in Sesamum indicum L. as influenced by genotype, water, and nutrient availability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NAPPN Annual Conference Abstract: Weakly-supervised Plant Root Segmentation with Graph Convolutional Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihuang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hyen-Chung Chun</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Zare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04332152v1</w:t>
+              <w:t xml:space="preserve">NAPPN Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, North American Plant Phenotyping Network, Feb 2023, St Louis (Missouri), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22541/au.166733727.72654111/v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A METHOD FOR DEVELOPING IRRIGATION DECISION SUPPORT SYSTEMS de novo: EXAMPLE OF SESAME (Sesamum indicum L.) A KNOWN DROUGHT TOLERANT SPECIES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NAPPN Annual Conference Abstract: A Pipeline for Individual Root Feature Extraction in Minirhizotron Image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihuang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hyen Chung Chun</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Zare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...553 lines deleted...]
-                <w:t xml:space="preserve">hal-04331852v1</w:t>
+              <w:t xml:space="preserve">NAPPN Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, North American Plant Phenotyping Network, Feb 2023, St Louis (Missouri), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22541/au.166733727.74230827/v1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling On-Farm Anaerobic Digestion Systems Diversity: A Typology Analysis of Northern French Farms</w:t>
+                <w:t xml:space="preserve">Autonomie azotée des systèmes de méthanisation à la ferme : analyse des flux de substances à l'échelle de l'exploitation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Amsaguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05375899v1</w:t>
+              <w:t xml:space="preserve">Journées de Recherche Innovation (JRI) Biogaz Méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Nancy, France. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13165-022-00393-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAPPN Annual Conference Abstract: Weakly-supervised Plant Root Segmentation with Graph Convolutional Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guohao Yu</w:t>
+                <w:t xml:space="preserve">Caractérisation de la diversité des systèmes de méthanisation à la ferme dans le Nord de la France : une approche typologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Amsaguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAPPN Annual Conference</w:t>
-[...164 lines deleted...]
-                <w:t xml:space="preserve">hal-04332168v1</w:t>
+              <w:t xml:space="preserve">Journées de Recherche Innovation (JRI) Biogaz Méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Nancy, France. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54800/utm105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrivoltaïsme : avantages et inconvénients d’installer des panneaux solaires dans les champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1879,170 +2078,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRMI: A Dataset of Minirhizotron Images for Diverse Plant Root Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihuang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guohao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guohao Yu</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alina Zare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2201.08002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2110,51 +2309,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8C63182"/>
+    <w:nsid w:val="D05A5A84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2341,51 +2540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romaingloaguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2895-7413" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05606451v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Amsaguine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gloaguen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-022-00393-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517095v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nexres.2026.101486" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06294-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332152v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Brym" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Peeples" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihuang Xu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyen-Chung Chun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2021.100457" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rowland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wilson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyen Chung Chun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2020.106435" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332111v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Couch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Bennett" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hochmuth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107560" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Byrd" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ray Langham" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15427528.2018.1434093" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Margaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chien Tseng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghun Lee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7745/KJSSF.2018.51.3.274" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331852v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05375899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332171v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Cui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohao Yu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Zare" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.166733727.72654111/v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332168v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.166733727.74230827/v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255321v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2201.08002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romaingloaguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2895-7413" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517095v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Amsaguine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gloaguen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nexres.2026.101486" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217791v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06294-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332152v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Brym" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Peeples" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihuang Xu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyen-Chung Chun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2021.100457" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rowland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wilson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyen Chung Chun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2020.106435" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332111v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Couch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Bennett" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Hochmuth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2019.107560" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332071v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Byrd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ray Langham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15427528.2018.1434093" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332100v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Margaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Chien Tseng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghun Lee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7745/KJSSF.2018.51.3.274" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05606464v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05375899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Cui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohao Yu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Zare" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.166733727.72654111/v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.166733727.74230827/v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05606451v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13165-022-00393-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05606434v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/utm105" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332142v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2201.08002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>