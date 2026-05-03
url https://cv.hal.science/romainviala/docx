--- v0 (2026-03-25)
+++ v1 (2026-05-03)
@@ -477,460 +477,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Modal Analysis for Characterizing Impact of Making Process on the Properties of Woods Used in Musical Instruments</w:t>
+                <w:t xml:space="preserve">Numerical Evaluation of Aerosol Propagation in Wind Instruments Using Computational Fluid Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Cabaret</w:t>
+                <w:t xml:space="preserve">Tristan Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Néchab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Jousserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Proceedings of the Society for Experimental Mechanics Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-68180-6_8⟩</w:t>
+              <w:t xml:space="preserve">Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (3), pp.292-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/air2030017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070436v1</w:t>
+                <w:t xml:space="preserve">hal-05070445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of indented growth rings on spruce wood mechanical properties and subsequent violin dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Modal Analysis for Characterizing Impact of Making Process on the Properties of Woods Used in Musical Instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference Proceedings of the Society for Experimental Mechanics Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Topics in Modal Analysis &amp; Parameter Identification, Vol. 9 Proceedings of the 42nd IMAC, A Conference and Exposition on Structural Dynamics 2024, pp.67-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-68180-6_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/hf-2023-0090⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04404492v1</w:t>
+                <w:t xml:space="preserve">hal-05070436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Evaluation of Aerosol Propagation in Wind Instruments Using Computational Fluid Dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of indented growth rings on spruce wood mechanical properties and subsequent violin dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Creton</w:t>
+                <w:t xml:space="preserve">Marjan Sedighi-Gilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Jousserand</w:t>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (3), pp.292-310. </w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/air2030017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/hf-2023-0090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070445v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation on aerosols emission in musical practice and efficiency of reduction means</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Jousserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Soubrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Néchab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 166, pp.106051. </w:t>
@@ -994,51 +994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco A Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Manjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1115,51 +1115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous non-destructive identification of multiple elastic and damping properties of spruce tonewood to improve grading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1210,51 +1210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the anisotropic elastic and damping properties of complex shape composite parts using an inverse method based on finite element model updating and 3D velocity fields measurements (FEMU-3DFV) : application to bio-based composite violin soundboards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1337,51 +1337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the consistency of numerical models for wind instrument impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1484,51 +1484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1717,51 +1717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation of an experimental database, for the validation of resonator models, comparison of geometries and materials, and quantification of measurement errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1949,549 +1949,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violoniste, violon, archet : qu’entend-on et que peut-on reconnaître ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en place d’une base de données expérimentales, pour la validation de modèles de résonateurs et la comparaison de géométries et matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Colinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848179v1</w:t>
+                <w:t xml:space="preserve">hal-03848339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understand and predict acoustic properties of heritage instruments: the case of a Besson trumpet of the Musée de la Musique of Paris</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Violoniste, violon, archet : qu’entend-on et que peut-on reconnaître ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Salvador-Castrillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIENNATALK 2020: FOURTH VIENNA TALK ON MUSIC ACOUSTICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842072v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison mécanique dynamique de guitares en matériaux composites à fibres végétales, une alternative au bois massif avec une sensibilité à l’humidité et une variabilité réduites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cabaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violoniste, violon, archet : qu’entend-on et que peut-on reconnaître ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Understand and predict acoustic properties of heritage instruments: the case of a Besson trumpet of the Musée de la Musique of Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Jossic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">VIENNATALK 2020: FOURTH VIENNA TALK ON MUSIC ACOUSTICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793267v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire les propriétés acoustiques des instruments du patrimoines: le cas d'une trompette Besson du Musée de la musique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Violoniste, violon, archet : qu’entend-on et que peut-on reconnaître ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Salvador-Castrillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">16e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848341v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude mixte numérique et expérimentale des trajectoires de fluides en sortie d’instruments à vents pour la caractérisation du couplage entre acoustique et aérosols</w:t>
               </w:r>
@@ -2529,51 +2529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Deseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
@@ -2596,497 +2596,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violinist, violin, bow: What can we hear and recognize?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prédire les propriétés acoustiques des instruments du patrimoines: le cas d'une trompette Besson du Musée de la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Jossic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acoustical Society of Korea, Oct 2022, Gyeongju, South Korea. pp.183-186</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292334v1</w:t>
+                <w:t xml:space="preserve">hal-03848341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation on aerosol emission in musical practice and efficiency of reduction means</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Violinist, violin, bow: What can we hear and recognize?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Salvador-Castrillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">24th International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acoustical Society of Korea, Oct 2022, Gyeongju, South Korea. pp.183-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847831v1</w:t>
+                <w:t xml:space="preserve">hal-04292334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative collaborative des modèles pour le calcul d’impédance d’instruments à vent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tom Colinot</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation on aerosol emission in musical practice and efficiency of reduction means</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Jousserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Soubrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nechab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848338v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’une base de données expérimentales, pour la validation de modèles de résonateurs et la comparaison de géométries et matériaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Viala</w:t>
+                <w:t xml:space="preserve">Étude comparative collaborative des modèles pour le calcul d’impédance d’instruments à vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Colinot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848339v1</w:t>
+                <w:t xml:space="preserve">hal-03848338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of composites guitar plates recipes using non-destructive mechanical characterization in the dynamical domain</w:t>
               </w:r>
@@ -3098,51 +3098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3326,619 +3326,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and monitoring of the material properties of a complex shaped part using a FEMU-3DVF method : application to wooden rhombicuboctahedron</w:t>
+                <w:t xml:space="preserve">Model-based decision support methods applied to the conservation of musical instruments: application to an antique cello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Le Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaiedelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Conference and Exposition on Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2019, Orlando, United States</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jan 2019, Orlando, FL, United States. pp.223-227, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-12075-7_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370496v1</w:t>
+                <w:t xml:space="preserve">hal-02370580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’outils numériques d’aide à la conception pour luthiers</w:t>
+                <w:t xml:space="preserve">Identification and monitoring of the material properties of a complex shaped part using a FEMU-3DVF method : application to wooden rhombicuboctahedron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Fracture Instrumentale et Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Le Mans, France</w:t>
+              <w:t xml:space="preserve">37th Conference and Exposition on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370491v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based quantification of the effect of wood modifications on the dynamics of the violin</w:t>
+                <w:t xml:space="preserve">Développement d’outils numériques d’aide à la conception pour luthiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Lämmlein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Music Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Detmold, Germany</w:t>
+              <w:t xml:space="preserve">Journées Fracture Instrumentale et Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370582v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matériaux composites sandwichs à base de fibres naturelles et leur potentiel pour les instruments de musique</w:t>
+                <w:t xml:space="preserve">Model-based quantification of the effect of wood modifications on the dynamics of the violin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lämmlein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Fracture Instrumentale et Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Le Mans, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Music Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370550v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based decision support methods applied to the conservation of musical instruments: application to an antique cello</w:t>
+                <w:t xml:space="preserve">Les matériaux composites sandwichs à base de fibres naturelles et leur potentiel pour les instruments de musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vaiedelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Conference and Exposition on Structural Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Fracture Instrumentale et Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Mans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370580v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de propriétés constitutives de pièces à géométrie complexe en matériaux composites par méthode mixte numérique/expérimentale dynamique non-invasive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3989,51 +3989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’outils d’aide à la conception pour luthiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4084,51 +4084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototypage virtuel d'un violon pour l'étude de phénomènes complexes en acoustique musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4179,51 +4179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based screening effects of musical instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4287,51 +4287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual prototyping : a potential tool for wooden cultural heritage studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4670,51 +4670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4855,51 +4855,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F356A68"/>
+    <w:nsid w:val="704E9B11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5086,51 +5086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romainviala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5352-210X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fcinnov.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:romain.viala@femto-st.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070472v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Meza-P&#233;rez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stoppani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gonzalez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Igartua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024080" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070465v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Ben-Haim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2024.11.014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070436v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cabaret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68180-6_8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404492v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Sedighi-Gilani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2023-0090" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Soubri&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;chab" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Creton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jousserand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/air2030017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2022.106051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A P&#233;rez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Manjon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Folt&#234;te" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107591" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993938v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05289207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ernoult" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Colinot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dalmont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0150" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442499v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0361" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Giro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dartois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356210v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;our" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0490" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Meza-Perez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fritz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Salvador-Castrillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03842072v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848518v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Salvador-Castrillo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Humbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Deseille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847831v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Soubrie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nechab" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848339v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1090" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234061v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Curtit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Gough" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0899" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370496v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370491v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370582v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#228;mmlein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fournier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12075-7_25" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621601v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107850v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380316v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131307v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02918127v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCD002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02877895v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361970v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romainviala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5352-210X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fcinnov.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:romain.viala@femto-st.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070472v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Meza-P&#233;rez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stoppani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gonzalez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Igartua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024080" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070465v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Ben-Haim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2024.11.014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Soubri&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;chab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Creton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jousserand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/air2030017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070436v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cabaret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68180-6_8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Sedighi-Gilani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2023-0090" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2022.106051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A P&#233;rez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Manjon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Folt&#234;te" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107591" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993938v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05289207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ernoult" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Colinot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dalmont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0150" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442499v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0361" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Giro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dartois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356210v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;our" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0490" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Meza-Perez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fritz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848179v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Salvador-Castrillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848518v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03842072v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793267v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Salvador-Castrillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Humbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Deseille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847831v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Soubrie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nechab" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1090" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234061v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Curtit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Gough" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0899" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370580v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12075-7_25" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370496v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370491v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#228;mmlein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370550v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fournier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621601v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107850v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380316v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131307v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02918127v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCD002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02877895v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361970v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>