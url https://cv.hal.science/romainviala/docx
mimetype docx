--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -477,460 +477,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Evaluation of Aerosol Propagation in Wind Instruments Using Computational Fluid Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of indented growth rings on spruce wood mechanical properties and subsequent violin dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Soubrié</w:t>
+                <w:t xml:space="preserve">Jérémy Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Néchab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Viala</w:t>
+                <w:t xml:space="preserve">Marjan Sedighi-Gilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Creton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Jousserand</w:t>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/air2030017⟩</w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2023-0090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070445v1</w:t>
+                <w:t xml:space="preserve">hal-04404492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Modal Analysis for Characterizing Impact of Making Process on the Properties of Woods Used in Musical Instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Proceedings of the Society for Experimental Mechanics Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Topics in Modal Analysis &amp; Parameter Identification, Vol. 9 Proceedings of the 42nd IMAC, A Conference and Exposition on Structural Dynamics 2024, pp.67-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-68180-6_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of indented growth rings on spruce wood mechanical properties and subsequent violin dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Evaluation of Aerosol Propagation in Wind Instruments Using Computational Fluid Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Soubrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Néchab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjan Sedighi-Gilani</w:t>
+                <w:t xml:space="preserve">Milena Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Placet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Scott Cogan</w:t>
+                <w:t xml:space="preserve">Michael Jousserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (3), pp.292-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/hf-2023-0090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/air2030017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404492v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation on aerosols emission in musical practice and efficiency of reduction means</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Jousserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Soubrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Néchab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerosol Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 166, pp.106051. </w:t>
@@ -994,51 +994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco A Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Manjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1115,51 +1115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous non-destructive identification of multiple elastic and damping properties of spruce tonewood to improve grading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1210,51 +1210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the anisotropic elastic and damping properties of complex shape composite parts using an inverse method based on finite element model updating and 3D velocity fields measurements (FEMU-3DFV) : application to bio-based composite violin soundboards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1337,51 +1337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the consistency of numerical models for wind instrument impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1484,51 +1484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1717,51 +1717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation of an experimental database, for the validation of resonator models, comparison of geometries and materials, and quantification of measurement errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1949,1144 +1949,1144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’une base de données expérimentales, pour la validation de modèles de résonateurs et la comparaison de géométries et matériaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Violinist, violin, bow: What can we hear and recognize?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Salvador-Castrillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">24th International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acoustical Society of Korea, Oct 2022, Gyeongju, South Korea. pp.183-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848339v1</w:t>
+                <w:t xml:space="preserve">hal-04292334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violoniste, violon, archet : qu’entend-on et que peut-on reconnaître ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Understand and predict acoustic properties of heritage instruments: the case of a Besson trumpet of the Musée de la Musique of Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Jossic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">VIENNATALK 2020: FOURTH VIENNA TALK ON MUSIC ACOUSTICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848179v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison mécanique dynamique de guitares en matériaux composites à fibres végétales, une alternative au bois massif avec une sensibilité à l’humidité et une variabilité réduites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cabaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understand and predict acoustic properties of heritage instruments: the case of a Besson trumpet of the Musée de la Musique of Paris</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Violoniste, violon, archet : qu’entend-on et que peut-on reconnaître ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Salvador-Castrillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIENNATALK 2020: FOURTH VIENNA TALK ON MUSIC ACOUSTICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842072v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violoniste, violon, archet : qu’entend-on et que peut-on reconnaître ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Salvador-Castrillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude mixte numérique et expérimentale des trajectoires de fluides en sortie d’instruments à vents pour la caractérisation du couplage entre acoustique et aérosols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Cabaret</w:t>
+                <w:t xml:space="preserve">Prédire les propriétés acoustiques des instruments du patrimoines: le cas d'une trompette Besson du Musée de la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias van Baarsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Jossic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847832v1</w:t>
+                <w:t xml:space="preserve">hal-03848341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire les propriétés acoustiques des instruments du patrimoines: le cas d'une trompette Besson du Musée de la musique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Jossic</w:t>
+                <w:t xml:space="preserve">Étude mixte numérique et expérimentale des trajectoires de fluides en sortie d’instruments à vents pour la caractérisation du couplage entre acoustique et aérosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Deseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848341v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violinist, violin, bow: What can we hear and recognize?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical investigation on aerosol emission in musical practice and efficiency of reduction means</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Jousserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Soubrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milena Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nechab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acoustical Society of Korea, Oct 2022, Gyeongju, South Korea. pp.183-186</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292334v1</w:t>
+                <w:t xml:space="preserve">hal-03847831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation on aerosol emission in musical practice and efficiency of reduction means</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Nechab</w:t>
+                <w:t xml:space="preserve">Étude comparative collaborative des modèles pour le calcul d’impédance d’instruments à vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Colinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847831v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude comparative collaborative des modèles pour le calcul d’impédance d’instruments à vent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+                <w:t xml:space="preserve">Mise en place d’une base de données expérimentales, pour la validation de modèles de résonateurs et la comparaison de géométries et matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Colinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Dalmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848338v1</w:t>
+                <w:t xml:space="preserve">hal-03848339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of composites guitar plates recipes using non-destructive mechanical characterization in the dynamical domain</w:t>
               </w:r>
@@ -3098,51 +3098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3326,619 +3326,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based decision support methods applied to the conservation of musical instruments: application to an antique cello</w:t>
+                <w:t xml:space="preserve">Identification and monitoring of the material properties of a complex shaped part using a FEMU-3DVF method : application to wooden rhombicuboctahedron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vaiedelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Conference and Exposition on Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2019, Orlando, FL, United States. pp.223-227, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jan 2019, Orlando, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370580v1</w:t>
+                <w:t xml:space="preserve">hal-02370496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and monitoring of the material properties of a complex shaped part using a FEMU-3DVF method : application to wooden rhombicuboctahedron</w:t>
+                <w:t xml:space="preserve">Développement d’outils numériques d’aide à la conception pour luthiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Conference and Exposition on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Journées Fracture Instrumentale et Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370496v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’outils numériques d’aide à la conception pour luthiers</w:t>
+                <w:t xml:space="preserve">Les matériaux composites sandwichs à base de fibres naturelles et leur potentiel pour les instruments de musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Fracture Instrumentale et Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370491v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based quantification of the effect of wood modifications on the dynamics of the violin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lämmlein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Music Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matériaux composites sandwichs à base de fibres naturelles et leur potentiel pour les instruments de musique</w:t>
+                <w:t xml:space="preserve">Model-based decision support methods applied to the conservation of musical instruments: application to an antique cello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Le Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaiedelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Fracture Instrumentale et Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th Conference and Exposition on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Orlando, FL, United States. pp.223-227, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-12075-7_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370550v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de propriétés constitutives de pièces à géométrie complexe en matériaux composites par méthode mixte numérique/expérimentale dynamique non-invasive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3989,51 +3989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’outils d’aide à la conception pour luthiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4065,273 +4065,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypage virtuel d'un violon pour l'étude de phénomènes complexes en acoustique musicale</w:t>
+                <w:t xml:space="preserve">Model-based screening effects of musical instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Conference and Exposition on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Orlando, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380316v1</w:t>
+                <w:t xml:space="preserve">hal-02131307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based screening effects of musical instruments</w:t>
+                <w:t xml:space="preserve">Prototypage virtuel d'un violon pour l'étude de phénomènes complexes en acoustique musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference and Exposition on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Orlando, FL, United States</w:t>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131307v1</w:t>
+                <w:t xml:space="preserve">hal-02380316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual prototyping : a potential tool for wooden cultural heritage studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4670,51 +4670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4855,51 +4855,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="704E9B11"/>
+    <w:nsid w:val="C785FB37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5086,51 +5086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romainviala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5352-210X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fcinnov.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:romain.viala@femto-st.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070472v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Meza-P&#233;rez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stoppani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gonzalez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Igartua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024080" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070465v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Ben-Haim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2024.11.014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Soubri&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;chab" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Creton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jousserand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/air2030017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070436v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cabaret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68180-6_8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Sedighi-Gilani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2023-0090" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2022.106051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A P&#233;rez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Manjon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Folt&#234;te" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107591" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993938v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05289207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ernoult" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Colinot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dalmont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0150" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442499v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0361" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Giro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dartois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356210v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;our" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0490" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Meza-Perez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fritz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848179v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Salvador-Castrillo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848518v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03842072v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793267v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Salvador-Castrillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Humbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Deseille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847831v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Soubrie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nechab" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1090" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234061v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Curtit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Gough" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0899" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370580v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12075-7_25" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370496v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370491v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#228;mmlein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370550v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fournier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621601v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107850v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380316v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131307v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02918127v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCD002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02877895v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361970v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romainviala" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5352-210X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fcinnov.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:romain.viala@femto-st.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070472v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Meza-P&#233;rez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stoppani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gonzalez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Igartua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024080" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070465v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Ben-Haim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2024.11.014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cabaret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Sedighi-Gilani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2023-0090" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070436v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68180-6_8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Soubri&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;chab" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Creton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jousserand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/air2030017" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758325v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2022.106051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A P&#233;rez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Manjon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Folt&#234;te" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107591" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993938v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05289207v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ernoult" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Colinot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dalmont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0150" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442499v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0361" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Giro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dartois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04356210v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fr&#233;our" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0490" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Meza-Perez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fritz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292334v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Salvador-Castrillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03842072v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias van Baarsel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848518v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848179v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Salvador-Castrillo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793267v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Humbert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Deseille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847831v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Soubrie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nechab" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848339v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235500v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1090" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234061v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Curtit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Gough" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0899" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370496v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370491v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370550v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fournier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370582v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#228;mmlein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12075-7_25" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621601v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107850v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131307v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380316v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02918127v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCD002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02877895v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361970v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>