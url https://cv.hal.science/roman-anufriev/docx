--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -742,144 +742,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-ballistic thermal transport in silicon carbide nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dimensional Crossover in Thermal Radiation: From 3D to 2D Heat Transfer between Metallic Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Anufriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yunhui Wu</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Nomura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Masahiro Nomura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 124 (2), pp.022202. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (3), pp.L031006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0180685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.L031006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942198v1</w:t>
+                <w:t xml:space="preserve">hal-04709585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon diffraction and interference using nanometric features</w:t>
               </w:r>
@@ -993,642 +993,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425670v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional Crossover in Thermal Radiation: From 3D to 2D Heat Transfer between Metallic Membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+                <w:t xml:space="preserve">Phonon dispersion of nanoscale honeycomb phononic crystal: gigahertz and terahertz spectroscopy comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Diego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Anufriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryoto Yanagisawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Nomura</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.L031006⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 139 (11), pp.1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-024-05841-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709585v1</w:t>
+                <w:t xml:space="preserve">hal-04942144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon dispersion of nanoscale honeycomb phononic crystal: gigahertz and terahertz spectroscopy comparison</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quasi-ballistic thermal transport in silicon carbide nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Anufriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ryoto Yanagisawa</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhui Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Nomura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 139 (11), pp.1032. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (2), pp.022202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-024-05841-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0180685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942144v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A graphite thermal Tesla valve driven by hydrodynamic phonon transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xin Huang</w:t>
+                <w:t xml:space="preserve">Tailoring Phonon Dispersion of a Genetically Designed Nanophononic Metasurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pirro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byunggi Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Anufriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-08052-1⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (28), pp.18307-18313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.4c01954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762745v1</w:t>
+                <w:t xml:space="preserve">hal-04944096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing thermal waves for heat pumping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+                <w:t xml:space="preserve">A graphite thermal Tesla valve driven by hydrodynamic phonon transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Anufriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Taniguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (5), pp.054037. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 634 (8036), pp.1086-1090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.054037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-08052-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593592v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring Phonon Dispersion of a Genetically Designed Nanophononic Metasurface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Byunggi Kim</w:t>
+                <w:t xml:space="preserve">Harnessing thermal waves for heat pumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Anufriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (28), pp.18307-18313. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (5), pp.054037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.4c01954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.21.054037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944096v1</w:t>
+                <w:t xml:space="preserve">hal-04593592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Far-Field Thermal Radiation through a Polaritonic Waveguide</w:t>
               </w:r>
@@ -2484,51 +2484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Gluchko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Anufriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryoto Yanagisawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Volz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2833,291 +2833,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat conduction tuning by wave nature of phonons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Maire</w:t>
+                <w:t xml:space="preserve">Thermal conductivity of phononic membranes with aligned and staggered lattices of holes at room and low temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Anufriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Ramiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Termentzidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1700027⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (20), pp.205438 - 205438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.205438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631295v1</w:t>
+                <w:t xml:space="preserve">hal-01578086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of phononic membranes with aligned and staggered lattices of holes at room and low temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Verdier</w:t>
+                <w:t xml:space="preserve">Heat conduction tuning by wave nature of phonons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Anufriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryoto Yanagisawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Ramiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (20), pp.205438 - 205438. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (8), pp.1700027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.205438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1700027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578086v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical polarization properties of InAs/InP quantum dot and quantum rod nanowires</w:t>
               </w:r>
@@ -3954,51 +3954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335911v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Diego" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Hardouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mazevet-Schargrod" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pirro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byunggi Kim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adw7205" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222818v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhui Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Anufriev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272551" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396741v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Hamma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyoshi Fushinobu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Nomura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202525269" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelie Coral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395678v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4h35-f4kz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942198v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0180685" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425670v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Desmarchelier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstr&#225;tios Nikidis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tanguy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nakamura" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0179369" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709585v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.L031006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoto Yanagisawa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-024-05841-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762745v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Huang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08052-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593592v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.054037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c01954" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeko Tachikawa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.186904" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788972v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Maire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyu Guo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2022.100613" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868851v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.l100102" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41427-022-00382-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0052230" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017604v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.101.115301" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071383" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Gluchko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079931" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b07597" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Hori" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichiro Shiomi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22509-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ramiere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700027" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205438" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489428v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barakat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bru-Chevallier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/39/395701" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammadi Khmissi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Naji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875276" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khmissi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naji" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Barakat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804327" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988420v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201307242" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SBN34PV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735117v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745608" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335911v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Diego" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Hardouin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mazevet-Schargrod" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pirro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byunggi Kim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adw7205" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222818v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhui Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Anufriev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0272551" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396741v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Hamma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyoshi Fushinobu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Nomura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202525269" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelie Coral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395678v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4h35-f4kz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.L031006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425670v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Desmarchelier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstr&#225;tios Nikidis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tanguy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nakamura" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0179369" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942144v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoto Yanagisawa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-024-05841-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0180685" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944096v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c01954" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Huang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08052-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593592v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.21.054037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeko Tachikawa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.186904" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788972v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongwei Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Maire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyu Guo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2022.100613" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868851v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.106.l100102" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41427-022-00382-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0052230" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017604v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.101.115301" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071383" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Gluchko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5079931" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b07597" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuma Hori" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichiro Shiomi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-22509-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578086v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Ramiere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Termentzidis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.205438" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631295v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700027" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489428v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barakat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Letartre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bru-Chevallier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/39/395701" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489881v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammadi Khmissi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Naji" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4875276" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735112v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khmissi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naji" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Barakat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804327" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988420v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Patriarche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201307242" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SBN34PV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735117v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745608" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>