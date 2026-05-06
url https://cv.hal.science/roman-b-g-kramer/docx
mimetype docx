--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -502,542 +502,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Recording of Superconducting States</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly transparent contacts to the 1D hole gas in ultra-scaled Ge/Si core/shell nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masiar Sistani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovian Delaforce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gorky Shaw</w:t>
+                <w:t xml:space="preserve">Roman B.G. Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Blanco Blanco Alvarez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lincoln Pinheiro</w:t>
+                <w:t xml:space="preserve">Minh Anh Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met9101022⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (12), pp.14145-14151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.9b06809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295810v1</w:t>
+                <w:t xml:space="preserve">hal-02525642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics of thermomagnetic breakdown in Nb superconducting films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blanco Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brisbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Melinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. B. G. Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Silhanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.3659. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-39337-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly transparent contacts to the 1D hole gas in ultra-scaled Ge/Si core/shell nanowires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">A scanning hall probe microscope for characterization of micro-magnets and mm-sized magnetic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorky Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman B.G. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dempsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Hasselbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.9b06809⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2115 (1), pp.030210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5113049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525642v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scanning hall probe microscope for characterization of micro-magnets and mm-sized magnetic structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Magnetic Recording of Superconducting States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorky Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roman B.G. Kramer</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blanco Blanco Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Brisbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Dempsey</w:t>
+                <w:t xml:space="preserve">Loïc Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Hasselbach</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lincoln Pinheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2115 (1), pp.030210. </w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (10), pp.1022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5113049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/met9101022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414116v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ tailoring of superconducting junctions via electro-annealing</w:t>
               </w:r>
@@ -1170,90 +1170,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative magneto-optical investigation of superconductor/ferromagnet hybrid structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brisbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. B G L Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blanco Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 89 (2), pp.023705. </w:t>
@@ -1451,64 +1451,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier D. A. Baumans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Brisbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorky Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vyacheslav S. Zharinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1687,481 +1687,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scanning Hall Probe Microscope for high resolution, large area, variable height Magnetic Field Imaging</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetic flux penetration in Nb superconducting films with lithographically defined microindentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brisbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.-A. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. I. Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. A. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4967235⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (5), pp.054521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.054521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386363v1</w:t>
+                <w:t xml:space="preserve">hal-01365785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic flux penetration in Nb superconducting films with lithographically defined microindentations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. A. Ortiz</w:t>
+                <w:t xml:space="preserve">Imprinting superconducting vortex footsteps in a magnetic layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Brisbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maycon Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan I. Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gorky Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.054521⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.27159 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep27159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365785v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imprinting superconducting vortex footsteps in a magnetic layer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A Scanning Hall Probe Microscope for high resolution, large area, variable height Magnetic Field Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorky Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. B. G. Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dempsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Hasselbach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.27159 </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (11), pp.113702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep27159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4967235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365765v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-magnetic imprinting of high field gradient magnetic flux sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dempsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Marelli-Mathevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gorky Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2264,51 +2264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. van de Vondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Silhanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman B.G. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88, pp.184504. </w:t>
@@ -2480,51 +2480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the Statics and Dynamics of Superconducting Vortices and Antivortices Induced by Magnetic Microdisks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman B.G. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Silhanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2636,51 +2636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fritzsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman B.G. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2731,51 +2731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condon domain phase diagram for silver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman B.G. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. S. Egorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2861,51 +2861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condon Domain Phase Diagram and Hysteresis Size for Beryllium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman B.G. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. S. Egorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3017,51 +3017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Y. Vodolazov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fritzsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman B.G. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Moshchalkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3358,51 +3358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman B.G. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3456,51 +3456,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillations magnétiques et domaines de Condon dans des métaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman B.G. Kramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Condensed Matter [cond-mat]. Université Joseph-Fourier - Grenoble I, 2005. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3696,51 +3696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348045v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovian Delaforce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masiar Sistani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. G. Kramer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Luong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202101989" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749615v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Raes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Keijers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Linek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Koelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.034016" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sistani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delaforce" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bharadwaj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nacenta Mendivil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5126088" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295810v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorky Shaw" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blanco Blanco Alvarez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brisbois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Burger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln Pinheiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9101022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061119v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanco Alvarez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisbois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Melinte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silhanek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39337-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525642v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman B.G. Kramer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Anh Luong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b06809" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414116v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hasselbach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lombardo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Jeli&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baumans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Scheerder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Nacenta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR08571K" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271250v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shaw" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B G L Pinheiro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#252;ller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016293" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984855v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritika Panghotra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Zharinov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR06433D" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D. A. Baumans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav S. Zharinov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201700384" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brisbois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V N Gladilin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tempere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J T Devreese" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V V Moshchalkov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.094506" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386363v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967235" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365785v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.-A. Adami" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Avila" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Motta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Ortiz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.054521" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maycon Motta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan I. Avila" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devillers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27159" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marelli-Mathevon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886375" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gutierrez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van de Vondel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Silhanek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.184504" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752085v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Silhanek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Souza Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064522" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713293v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gillijns" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Moshchalkov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.1.021004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714695v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Aladyshkin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fritzsche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Werner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guenon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.094523" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714702v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Egorov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Gasparov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. M. Jansen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Joss" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3549167" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.075101" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002154v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y. Vodolazov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3474622" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02413900v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moritz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Saya" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2019.8808335" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650046v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouvier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011710v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348045v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovian Delaforce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masiar Sistani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. G. Kramer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Luong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202101989" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749615v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collienne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Raes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Keijers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Linek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Koelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.034016" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524097v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sistani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delaforce" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bharadwaj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nacenta Mendivil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5126088" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525642v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman B.G. Kramer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Anh Luong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b06809" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blanco Alvarez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brisbois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Melinte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Silhanek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39337-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414116v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorky Shaw" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Hasselbach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113049" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blanco Blanco Alvarez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brisbois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Burger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln Pinheiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met9101022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696342v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lombardo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Jeli&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baumans" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Scheerder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Nacenta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NR08571K" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271250v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Shaw" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B G L Pinheiro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#252;ller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016293" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984855v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritika Panghotra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Zharinov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR06433D" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529802v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D. A. Baumans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav S. Zharinov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201700384" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492736v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brisbois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V N Gladilin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tempere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J T Devreese" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V V Moshchalkov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.094506" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.-A. Adami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Avila" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Motta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. Ortiz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.054521" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maycon Motta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan I. Avila" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devillers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27159" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386363v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4967235" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Roy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marelli-Mathevon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886375" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gutierrez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van de Vondel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Silhanek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.184504" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752085v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Silhanek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Souza Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.064522" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713293v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gillijns" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Moshchalkov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.1.021004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714695v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yu. Aladyshkin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fritzsche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Werner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guenon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.094523" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714702v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Egorov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Gasparov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. M. Jansen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Joss" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3549167" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.075101" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002154v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Y. Vodolazov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3474622" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02413900v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moritz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Saya" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2019.8808335" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650046v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bouvier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Meunier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baudry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011710v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>