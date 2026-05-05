--- v0 (2026-03-22)
+++ v1 (2026-05-05)
@@ -183,6991 +183,7160 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling, Analysis and Control of a Power Flow Controller for AC-DC Meshed Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Cafran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling of the wind power forecast errors and associated optimal storage strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Le Bouëdec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New directions for interconnector research: drawing from social sciences and humanities perspectives to explore the Celtic Interconnector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Revez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Boyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Goarzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse D Peterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, Volume 131, pp.104473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.erss.2025.104473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data assimilation for prediction of ammonium in wastewater treatment plant: From physical to data driven models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Bertret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 282, pp.123673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2025.123673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware–software codesign for peer-to-peer energy market resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid El Ouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35, pp.101122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.segan.2023.101122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-optimization of a high temperature thermal storage as per its modeling accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Al Asmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Lalau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 61, pp.106829. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.est.2023.106829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Not Exchanged: A Metric to Quantify Energy Resilience in Smart Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Soualah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (3), pp.2596. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su15032596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermocline thermal storage modeling towards its predictive optimal management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Al Asmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Knobloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Esence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Engelbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 52 (Part C), pp.104979. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.est.2022.104979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online learning for distributed optimal control of an electric vehicle fleet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénolé Chérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 212, pp.108330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsr.2022.108330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence analysis of an asynchronous peer-to-peer market with communication delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssia Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26, pp.100475. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.SEGAN.2021.100475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markov switching autoregressive modeling of wind power forecast errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Le Bouëdec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 189, pp.article n° 106641. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsr.2020.106641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exogenous Cost Allocation in Peer-to-Peer Electricity Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (4), pp.2553 - 2564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPWRS.2019.2896654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation Time Analysis of the Magnetic Gear Analytical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2671787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the management strategy on the sizing of a collaborative system: photovoltaic plant -electric vehicle fleet, under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34 (6), pp. 1807-1824. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/COMPEL-11-2014-0323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pilotage de la demande : un levier important pour la gestion des systèmes de production renouvelable à haute variabilité et pour l'optimisation de leur dimensionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Thiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Gergaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Haessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retro-engineering : un exemple de démarche pédagogique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonates: Eco-friendly Solvents for Palladium-Catalysed Direct Arylation of Heteroaromatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Jia Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (11), pp.2053-2063. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C0GC00229A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonates: ecofriendly solvents for palladium-catalyzed direct 2-arylation of oxazole derivatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 (10), pp.951-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cssc.200900148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Modeling of Forecast Errors for Electric Consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/powertech59965.2025.11180520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Multiple Energy Communities on the Day-Ahead Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cajna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐yves Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/powertech59965.2025.11180573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05341115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de Multiple Communautés Énergétiques sur le Marché J-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cajna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation sur GPU de la coordination entre marché P2P et GRD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Elouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impédances incertaines dans un écoulement de puissance par polynômes du chaos</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">opENS: an Open Source Connected Inverter for Smart Grid Experimental Validations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Jodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE PES ISGT Europe 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE PES, Oct 2025, Valetta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506482v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertain Impedances Propagation in Power Flow by Polynomial Chaos Expansion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Comparison of Environmental Impacts of AC, DC and Mixed Distribution Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Cafran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Taulois Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Jodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/powertech59965.2025.11180448⟩</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05341107v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des Impacts Environnementaux des Réseaux de Distribution AC, DC et Mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Cafran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Taulois Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de génie électrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Environmental Impacts of AC, DC and Mixed Distribution Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Uncertain Impedances Propagation in Power Flow by Polynomial Chaos Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Brembilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180643⟩</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/powertech59965.2025.11180448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325256v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">opENS: an Open Source Connected Inverter for Smart Grid Experimental Validations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Impédances incertaines dans un écoulement de puissance par polynômes du chaos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brembilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PES ISGT Europe 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE PES, Oct 2025, Valetta, Malta</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400372v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation dynamique des erreurs de prévision de consommation électrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hybrid Market Design Considering Heterogeneous System Operator Preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cajna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐yves Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISGTEUROPE62998.2024.10863222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506714v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Market Design Considering Heterogeneous System Operator Preferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cajna</w:t>
+                <w:t xml:space="preserve">Analyse des incertitudes dans le contrôle prédictif appliqué aux stations d'épuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Bertret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gérald Vignal</w:t>
+                <w:t xml:space="preserve">Valérie Monbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2025 - 26ème Congès Annuel de la Société Française de Recherche Opérationnelle et de l'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05060860v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des incertitudes dans le contrôle prédictif appliqué aux stations d'épuration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Peer-to-Peer Market and DSO Coordination Simulation on GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Monbet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid El Ouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2025 - 26ème Congès Annuel de la Société Française de Recherche Opérationnelle et de l'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/powertech59965.2025.11180572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985652v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05341112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dynamique des erreurs de prévision de consommation électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506676v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506676v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer-to-Peer Market and DSO Coordination Simulation on GPU</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse des trajectoires d'équilibre d'un convertisseur pour réseau mixte AC/DC maillé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Cafran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2ème Congrès Annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05341112v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des trajectoires d'équilibre d'un convertisseur pour réseau mixte AC/DC maillé</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compact Representation of Nodal Prices in a Distribution Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénolé Chérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès Annuel de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 22nd International Conference on Intelligent Systems Applications to Power Systems (ISAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAP63260.2024.10744350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931616v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Representation of Nodal Prices in a Distribution Grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guénolé Chérot</w:t>
+                <w:t xml:space="preserve">A stochastic expectation maximization algorithm for the estimation of wastewater treatment plant ammonium concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Bertret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Valérie Monbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 22nd International Conference on Intelligent Systems Applications to Power Systems (ISAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISAP63260.2024.10744350⟩</w:t>
+              <w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUCA, Jun 2024, Stockhlom, Sweden. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778059v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic expectation maximization algorithm for the estimation of wastewater treatment plant ammonium concentration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Learning-Based Optimization of the Exchange Price in a Heterogeneous Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénolé Chérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Monbet</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cajna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591038⟩</w:t>
+              <w:t xml:space="preserve">2024 22nd International Conference on Intelligent Systems Applications to Power Systems (ISAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAP63260.2024.10744279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632445v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-Based Optimization of the Exchange Price in a Heterogeneous Market</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Réduction de dimension des prix nodaux dans un réseau de distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénolé Chérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 22nd International Conference on Intelligent Systems Applications to Power Systems (ISAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778045v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de dimension des prix nodaux dans un réseau de distribution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Towards Real World Co-optimization of a Storage System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Innovative Smart Grid Technologies Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE ISGT Grenoble 2023, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268082v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation par apprentissage du prix d'échange dans un marché hétérogène</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Adéquation Algorithme Architecture pour le calcul d'un AC-Power Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Elouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">, L2EP Lille, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268079v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adéquation Algorithme Architecture pour le calcul d'un AC-Power Flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Optimisation par apprentissage du prix d'échange dans un marché hétérogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénolé Chérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cajna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L2EP Lille, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229616v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Real World Co-optimization of a Storage System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Misestimation of Impedance Values Within a Distribution Network Optimal Power Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénolé Chérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Smart Grid Technologies Europe 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Belgrade PowerTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Belgrade, Serbia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerTech55446.2023.10202990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268837v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misestimation of Impedance Values Within a Distribution Network Optimal Power Flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">GPU Optimisation of an Endogenous Peer-to-Peer Market with Product Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Ouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Belgrade PowerTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Belgrade, Serbia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PowerTech55446.2023.10202990⟩</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerTech55446.2023.10202823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268088v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU Optimisation of an Endogenous Peer-to-Peer Market with Product Differentiation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Optimization of a peer-to-peer electricity market resolution on GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Elouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bouaziz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Belgrade PowerTech</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PowerTech55446.2023.10202823⟩</w:t>
+              <w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202824v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a peer-to-peer electricity market resolution on GPU</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Asynchronous Implementation of a Region-Based Distributed Optimal Power Flow Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssia Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samir Bouaziz</w:t>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Electrical Sciences and Technologies in Maghreb - CISTEM 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043860⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Novi Sad, Serbia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISGT-Europe54678.2022.9960399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202821v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Implementation of a Region-Based Distributed Optimal Power Flow Algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Implémentation asynchrone d'un algorithme de marché de l'électricité décentralisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssia Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE PES Innovative Smart Grid Technologies Conference Europe (ISGT-Europe)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286137v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous algorithm of an endogenous peer-to-peer electricity market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssia Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Madrid PowerTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Madrid, Spain. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PowerTech46648.2021.9495009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation asynchrone d'un algorithme de marché de l'électricité décentralisé</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A Real-Time Congestion Control Strategy in Distribution Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénolé Chérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE PES Innovative Smart Grid Technologies Europe (ISGT Europe 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2021, Espoo, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISGTEurope52324.2021.9640052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485938v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Real-Time Congestion Control Strategy in Distribution Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Impact of coupling thermal and electrical carriers on the optimal management of a multi-energy network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Al Asmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Esence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE PES Innovative Smart Grid Technologies Europe (ISGT Europe 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISGTEurope52324.2021.9640052⟩</w:t>
+              <w:t xml:space="preserve">16th International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Monte-Carlo, Monaco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER52347.2021.9456613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04020057v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of coupling thermal and electrical carriers on the optimal management of a multi-energy network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">opENS : un concept de prototype de Smart Grid à puissance réduite, faible coût, libre et ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Jodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique SGE 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238509v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">opENS : un concept de prototype de Smart Grid à puissance réduite, faible coût, libre et ouvert</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Impact de la précision de modélisation du stockage thermique sur la stratégie optimale de sa gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Al Asmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique SGE 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nantes, France</w:t>
+              <w:t xml:space="preserve">Symposium de génie électrique (SGE 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099423v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059327v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la précision de modélisation du stockage thermique sur la stratégie optimale de sa gestion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mitigation of Communication Costs in Peer-to-peer Electricity Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de génie électrique (SGE 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE PES PowerTech 2019 - Milano Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Milano, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ptc.2019.8810716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059327v2</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of Communication Costs in Peer-to-peer Electricity Markets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Distributed Optimisation with Restricted Exchanges of Information: Charging of en Electric Vehicle Fleet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H Ben Ahmed</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PES PowerTech 2019 - Milano Italy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIRED Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177780v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Optimisation with Restricted Exchanges of Information: Charging of en Electric Vehicle Fleet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Contrôle stochastique optimal avec vieillissement pour un véhicule électrique à stockage hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938638v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle stochastique optimal avec vieillissement pour un véhicule électrique à stockage hybride</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modélisation des pertes dans les aimants des multiplicateurs magnétiques pour l'éolien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE 2016 (SGE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057314v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des pertes dans les aimants des multiplicateurs magnétiques pour l'éolien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Analysis of the dynamic behaviour of magnetic gear with nonlinear modelling for large wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE 2016 (SGE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XXII International Conference on Electrical Machines (ICEM), 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598089v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the dynamic behaviour of magnetic gear with nonlinear modelling for large wind turbines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Modélisation des pertes dans les aimants d'un multiplicateur magnétique pour l'éolien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII International Conference on Electrical Machines (ICEM), 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lausanne, France</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598093v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des pertes dans les aimants d'un multiplicateur magnétique pour l'éolien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Design and Optimization of Magnetic Gears with Arrangement and Mechanical Constraints for Wind Turbine Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">EVER'16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361649v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Optimization of Magnetic Gears with Arrangement and Mechanical Constraints for Wind Turbine Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Analysis of the flicker level generated by the grid-connection of a fleet of electric vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVER'16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Monaco, Monaco</w:t>
+              <w:t xml:space="preserve">IEEE ISGT Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lubiana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312302v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the flicker level generated by the grid-connection of a fleet of electric vehicles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Co-optimisation d'un système collaboratif : centrale photovoltaïque et flotte de véhicules électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISGT Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lubiana, Slovenia</w:t>
+              <w:t xml:space="preserve">Séminaire RiseGrid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centrale Supelec, Jan 2016, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01791763v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-optimisation d'un système collaboratif : centrale photovoltaïque et flotte de véhicules électriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Stochastic optimization of an Electric Vehicle Fleet Charging with Uncertain Photovoltaic Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Baraer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Acquitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire RiseGrid</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Renewable Energy Research and Applications (ICRERA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Palerme, Italy. pp.721-726, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRERA.2015.7418505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313038v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic optimization of an Electric Vehicle Fleet Charging with Uncertain Photovoltaic Production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Co-optimisation de l'engagement de production et de la capacité de stockage associée à une ferme photovoltaïque, prenant en compte le vieillissement de la batterie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickael Acquitter</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Acquitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Renewable Energy Research and Applications (ICRERA 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312894v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Sizing of a Collaborative System: Photovoltaic Power Plant and Electric Vehicle Fleet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Kovaltchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Vehicles and Renewable Energies (EVER), 2014 Ninth International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Monte-Carlo, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2014.6844110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EVER.2014.6844110⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01225247v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-01065174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal sizing based environmental criteria under stochastic reliability and replacement analysis applied to DC breakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lesaulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques GDR DEFIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399126v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7177,250 +7346,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer to peer electricity markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jorge García. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Electrical and Electronic Power Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.384-401, 2023, 978-0-12-823211-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-821204-2.00065-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-12-821204-2.00065-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04268639v1</w:t>
-              </w:r>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-02151567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7438,51 +7487,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion et dimensionnement d'une flotte de véhicules électriques associée à une centrale photovoltaïque : co-optimisation stochastique et distribuée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. Université Paris Saclay (COmUE), 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016SACLN033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7599,51 +7648,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75496D7C"/>
+    <w:nsid w:val="136129D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7830,51 +7879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roman-le-goff-latimier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5870-8640" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197263321" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/240148389434810711830" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396929v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Revez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Boyle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goarzin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Byrne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse D Peterson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2025.104473" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055967v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bertret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monbet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123673" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Jodin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid El Ouardi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2023.101122" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03985107v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al Asmi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lalau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.106829" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001646v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Soualah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032596" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Knobloch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Esence" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Engelbrecht" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104979" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268536v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Ch&#233;rot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.108330" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssia Dong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baroche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SEGAN.2021.100475" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921813v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106641" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964190v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ben Ahmed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2019.2896654" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Desvaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2671787" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226610v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Multon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2014-0323" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653413v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Thiaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gergaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Haessig" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouchet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576844v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Jia Dong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verrier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0GC00229A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992145v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoarau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Doucet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.200900148" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6KK5QTFF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341103v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/powertech59965.2025.11180520" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341115v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cajna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Bourmaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/powertech59965.2025.11180573" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bourmaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Vignal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Elouardi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benahmed" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouaziz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506482v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brembilla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341107v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brembilla" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/powertech59965.2025.11180448" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189696v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Cafran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Greco" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Taulois Braga" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180643" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400372v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Meyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;rault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506714v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060860v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863222" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985652v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506676v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341112v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/powertech59965.2025.11180572" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931616v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778059v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAP63260.2024.10744350" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632445v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591038" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778045v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAP63260.2024.10744279" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268082v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268079v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229616v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268837v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268088v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanchez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech55446.2023.10202990" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202824v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ouardi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech55446.2023.10202823" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202821v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043860" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286137v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960399" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485918v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech46648.2021.9495009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485938v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020057v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope52324.2021.9640052" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238509v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER52347.2021.9456613" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099423v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059327v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dejean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177780v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ptc.2019.8810716" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938638v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057314v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598089v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598093v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361649v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312302v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791763v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313038v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312894v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baraer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Acquitter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2015.7418505" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225247v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844110" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065174v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Acquitter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399126v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lesaulnier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degrenne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268639v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821204-2.00065-9" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151567v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01419931v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLN033" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roman-le-goff-latimier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5870-8640" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197263321" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/240148389434810711830" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584479v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Cafran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151567v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Le Bou&#235;dec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monbet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396929v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Revez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Boyle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goarzin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Byrne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse D Peterson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2025.104473" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bertret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2025.123673" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202817v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Thomas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Jodin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid El Ouardi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2023.101122" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03985107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Al Asmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lalau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.106829" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Soualah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032596" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Knobloch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Esence" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Engelbrecht" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.104979" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268536v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Ch&#233;rot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.108330" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485811v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssia Dong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baroche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SEGAN.2021.100475" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2020.106641" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964190v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ben Ahmed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2019.2896654" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598128v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Desvaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2671787" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226610v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Multon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2014-0323" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653413v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Thiaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gergaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Haessig" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653406v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouchet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gardette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Jia Dong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Verrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0GC00229A" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992145v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hoarau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Doucet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.200900148" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6KK5QTFF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/powertech59965.2025.11180520" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341115v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cajna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Bourmaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/powertech59965.2025.11180573" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bourmaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Vignal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506889v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Elouardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Benahmed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouaziz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400372v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Meyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;rault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325256v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Greco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Taulois Braga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180643" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189696v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341107v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brembilla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/powertech59965.2025.11180448" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brembilla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060860v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE62998.2024.10863222" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985652v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341112v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/powertech59965.2025.11180572" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506676v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931616v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778059v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAP63260.2024.10744350" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632445v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591038" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778045v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAP63260.2024.10744279" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268837v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229616v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268079v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268088v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sanchez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech55446.2023.10202990" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202824v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ouardi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech55446.2023.10202823" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202821v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043860" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286137v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT-Europe54678.2022.9960399" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485938v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485918v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech46648.2021.9495009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope52324.2021.9640052" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238509v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER52347.2021.9456613" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099423v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rostaing" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059327v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dejean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177780v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ptc.2019.8810716" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938638v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057314v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598089v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361649v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312302v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791763v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313038v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312894v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baraer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Acquitter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA.2015.7418505" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065174v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Acquitter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225247v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Kovaltchouk" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Hamed" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2014.6844110" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399126v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lesaulnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degrenne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268639v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-821204-2.00065-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01419931v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLN033" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>