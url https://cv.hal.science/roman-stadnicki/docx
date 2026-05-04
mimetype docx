--- v0 (2026-03-29)
+++ v1 (2026-05-04)
@@ -1543,431 +1543,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recension de Royaume d’asphalte. Jeunesse saoudienne en révolte, Pascal Ménoret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Stadnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des vieilles recettes pour des nouveaux projets d’aménagement en Égypte : une « contre-révolution urbaine » en marche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Ben Othmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Stadnicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maghreb-Machrek</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01335633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Recension de Royaume d’asphalte. Jeunesse saoudienne en révolte, Pascal Ménoret</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Pierre Signoles (éd.), 2014, Territoires et politiques dans les périphéries des grandes villes du Maghreb, Paris, Karthala, 535 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Stadnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01335655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">recension critique de Hélène Combes, David Garibay et Camille Goirand (dir.), Les lieux de la colère. Occuper l’espace pour contester, de Madrid à Sanaa, Karthala, 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Stadnicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01410686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace des révoltes : considérer la géographie urbaine des printemps arabes », recension critique de Deen Sharp, Claire Panetta (eds.) Beyond the Square. Urbanism and the Arab Uprisings (New York: Terreform/Urban Research, 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Stadnicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jadaliyya</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01410670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Caire, ville rebelle ? Recomposition de l’action urbaine après l’épisode révolutionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Ben Othmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Stadnicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6111,177 +6111,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Douze ans avant le Mondial. Retour en images sur les transformations de Doha (Qatar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Benchetrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Stadnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03864423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sous les panneaux, la ville : cartographier la publicité à Koweït City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Stadnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03831773v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-03864423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard de Roman Stadnicki sur les villes arabes</w:t>
               </w:r>
@@ -7496,51 +7496,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A303233A"/>
+    <w:nsid w:val="D8EE7507"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7727,51 +7727,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roman-stadnicki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3005-0482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139288813" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://droit.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cefrepa.cnrs.fr/fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426607v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083308v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Florin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Madoeuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanmartin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/abecedaire-de-la-ville/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223930v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delon Madavan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253877v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Vignal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Barthel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240724v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaugrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Benchetrit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416311v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134583v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335633v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Ben Othmane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335655v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410670v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410686v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235555v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062077v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2148/benv.40.1.5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062102v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235436v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680916v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522127v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522126v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363351v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282445v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142191v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Touber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110793v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111246v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108383v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110741100-029" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027605v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027612v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093059v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027717v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Erdi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084839v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916737v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916730v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916744v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cefas.cnrs.fr/spip.php?article463" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235419v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/Egypts-Revolutions/?sf1=barcode&amp;amp;st1=9781137563200" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-137-56322-4_13" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203297v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235421v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235547v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martignon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr/9782869063570" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235452v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235451v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235449v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319206v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282416v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831773v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864423v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445738v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027706v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Al-Mohallal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089647v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235572v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235574v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481361v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05329198v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.5qs5gcvjd" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335678v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235586v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751300v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04778616v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449484v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roman-stadnicki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3005-0482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139288813" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://droit.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cefrepa.cnrs.fr/fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426607v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083308v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Florin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Madoeuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanmartin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/abecedaire-de-la-ville/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223930v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delon Madavan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253877v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Vignal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Barthel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223936v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240724v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beaugrand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Benchetrit" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416311v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134583v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02478931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134556v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Ben Othmane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335655v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410686v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062088v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235555v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062077v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2148/benv.40.1.5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062102v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235436v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235474v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062085v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062147v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733498v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680916v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522127v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522126v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363351v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282445v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142191v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282428v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Touber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110793v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111246v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00108383v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110741100-029" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027605v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027612v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027623v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093059v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027717v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Erdi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084839v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916737v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916730v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01916744v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cefas.cnrs.fr/spip.php?article463" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235419v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.palgrave.com/page/detail/Egypts-Revolutions/?sf1=barcode&amp;amp;st1=9781137563200" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-137-56322-4_13" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203297v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235421v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235547v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martignon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr/9782869063570" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235452v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235451v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235449v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319206v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282416v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864423v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831773v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03416322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445738v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027706v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Al-Mohallal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089647v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235572v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235574v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00481361v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05329198v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.5qs5gcvjd" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01335678v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235586v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751300v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04778616v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449484v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>