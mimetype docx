--- v0 (2026-03-31)
+++ v1 (2026-05-11)
@@ -100,356 +100,356 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Photo-Acoustic Imaging based on data normalisation : application to the reconstruction of the opto-mechanical properties of the intervertebral disc</w:t>
+                <w:t xml:space="preserve">Design and characterisation of intervertebral disc mimicking phantoms for photoacoustic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Roman Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Espinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Capart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Boiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anabela Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (6), </w:t>
+              <w:t xml:space="preserve">Photoacoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (100783), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2057-1976/ae0b76⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pacs.2025.100783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284365v1</w:t>
+                <w:t xml:space="preserve">hal-05423708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterisation of intervertebral disc mimicking phantoms for photoacoustic imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quantitative Photo-Acoustic Imaging based on data normalisation : application to the reconstruction of the opto-mechanical properties of the intervertebral disc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Capart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Espinas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Capart</w:t>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anabela Da Silva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoacoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47 (100783), </w:t>
+              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pacs.2025.100783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2057-1976/ae0b76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423708v1</w:t>
+                <w:t xml:space="preserve">hal-05284365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical consequences of the intervertebral disc centre of rotation kinematics during lateral bending and axial rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Capart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.3172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -483,103 +483,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Photoacoustic Reconstruction of the Optical Properties of Intervertebral Discs Using a Gradient Descent Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Capart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Capart</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roman Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Ghiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (2), pp.116. </w:t>
@@ -649,103 +649,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opto-Mechanical Characterization of the Intervertebral Disc Using Photoacoustic Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Capart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Capart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roman Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OPTICA/SPIE, Jun 2025, Munich (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -770,90 +770,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHOTOACOUSTIC PROBING OF INTERVERTEBRAL DISCS MIMICKING PHANTOMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Allais</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valentin Espinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering (CMBBE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CMBBE, Jul 2024, Vancouver (British Columbia), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -878,103 +878,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of phantoms for photoacoustic probing of intervertebral discs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Allais</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valentin Espinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Capart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optica Biophotonics Congress: Biomedical Optics 2024 Clinical and Translational Biophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Optica, Apr 2024, Fort Lauderdale, Florida, United States. pp.JS4A.3, </w:t>
@@ -1012,103 +1012,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the opto-mechanical properties of the intervertebral disc with photoacoutic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Capart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Capart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roman Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optica Biophotonics Congress: Biomedical Optics 2024 (Translational, Microscopy, OCT, OTS, BRAIN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Optica, Apr 2024, Fort Lauderdale, Florida, United States. pp.OTu3D.3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1136,325 +1136,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the internal composition of the intervertebral disc with photoacoustic imaging: a numerical study</w:t>
+                <w:t xml:space="preserve">Opto-mechanical characterisation of intervertebral disc phantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Roman Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Capart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boiron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 European conferences on biomedical optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Münich, Germany</w:t>
+              <w:t xml:space="preserve">48th Congress of the Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178941v1</w:t>
+                <w:t xml:space="preserve">hal-04295598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opto-mechanical characterisation of intervertebral disc phantoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assessing the internal composition of the intervertebral disc with photoacoustic imaging: a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Capart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Capart</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Congress of the Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2023 European conferences on biomedical optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Münich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295598v1</w:t>
+                <w:t xml:space="preserve">hal-04178941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of intervertebral disks viability with quantitative photoacoustic tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Capart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Capart</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roman Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1501,90 +1501,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on the intervertebral disc center of rotation during flexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Capart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress of Biomechanics (WCB 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1609,103 +1609,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DÉTERMINATION DE LA VIABILITÉ DU DISQUE INTERVERTÉBRAL PAR IMAGERIE PHOTOACOUSTIQUE QUANTITATIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Capart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Capart</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roman Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Ghiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Nice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Nice, France</w:t>
@@ -1734,90 +1734,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervertebral disc mechanical response to axial rotation: the consequences of a mobile centre of rotation on the anisotropic component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Capart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabela Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th CONGRESS OF THE SOCIETY OF BIOMECHANICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia. pp.S6-S7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1874,51 +1874,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a quantitative diagnosis of intervertebral disc degeneration using photoacoustic imaging : design of multiphysics phantoms and experimental characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human health and pathology. Ecole Centrale Marseille, 2024. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024ECDM0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1977,103 +1977,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the opto-mechanical properties of the intervertebral disc with photoacoutic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Capart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Capart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roman Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Wojak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2260,51 +2260,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284365v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Capart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Allais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wojak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Da Silva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ae0b76" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Espinas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2025.100783" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29551-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588814v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Ghiss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9020116" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194734v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194716v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brige" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2024.JS4A.3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675338v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OTS.2024.OTu3D.3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295598v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758492v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2022.JM3A.11" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871293v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05129197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ECDM0005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Allais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Espinas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Capart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Da Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pacs.2025.100783" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wojak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ae0b76" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29551-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588814v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Ghiss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics9020116" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194734v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194716v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brige" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2024.JS4A.3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675338v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OTS.2024.OTu3D.3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295598v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178941v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758492v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/TRANSLATIONAL.2022.JM3A.11" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871293v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758453v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05129197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024ECDM0005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>