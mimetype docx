--- v0 (2026-04-01)
+++ v1 (2026-05-04)
@@ -216,407 +216,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par et au-delà de la race Jeux de proximité et de distance dans une enquête sur l'expérience du racisme.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expérience des discriminations dans l'enseignement supérieur et la recherche en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christelle Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosette Megnimeza- Fongang</w:t>
+                <w:t xml:space="preserve">Marguerite Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Nyambek-Mebenga</w:t>
+                <w:t xml:space="preserve">Abdellali Hajjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dhume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eclairages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843045v1</w:t>
+                <w:t xml:space="preserve">hal-03820185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience des discriminations dans l'enseignement supérieur et la recherche en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étudier les discriminations dans l’enseignement supérieur en France : quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Blassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hamel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Bozec</w:t>
+                <w:t xml:space="preserve">Camille Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dhume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Cognet</w:t>
+                <w:t xml:space="preserve">Pierre Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellali Hajjat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tana Bao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eclairages</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820185v1</w:t>
+                <w:t xml:space="preserve">hal-03670673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier les discriminations dans l’enseignement supérieur en France : quels enjeux ?</w:t>
+                <w:t xml:space="preserve">Par et au-delà de la race Jeux de proximité et de distance dans une enquête sur l'expérience du racisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Blassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Druez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Gillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dhume</w:t>
+                <w:t xml:space="preserve">Rosette Megnimeza- Fongang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Olivier Weiss</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francine Nyambek-Mebenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/emulations.42.05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670673v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rester en France après son diplôme ? L'effet du racisme sur le parcours d'étudiant•e•s en mobilité</w:t>
               </w:r>
@@ -906,51 +906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racism in Higher Education and Research in France: a Blindspot in a Colorblind Context ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Blassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural racism in French higher education. Whiteness, Privilege, Structural Discrimination in Higher Education: Perspectives from Research, Strategies for Change.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FORTHEM-Lab "Diversity and Migration", Mar 2022, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1007,103 +1007,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DÉNONCER LES DISCRIMINATIONS VÉCUES à L’UNIVERSITÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Blassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Schuft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://www.defenseurdesdroits.fr/sites/default/files/2024-04/ddd_eclairages_denoncer-les-discriminations-vecues-a-l-universite_20240423.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -1157,103 +1157,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête nationale sur les discriminations à l'université. Analyses et résultats de l'étude pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellali Hajjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dhume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1307,103 +1307,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénoncer les discriminations à l’université : entre silence, révélation et signalement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Blassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Schuft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Consortium UPN-UCA- CRIsIS. 2024, pp.153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1598,51 +1598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blassel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v6i4.673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843045v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Druez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Megnimeza- Fongang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Nyambek-Mebenga" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.42.05" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820185v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cognet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dhume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670673v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Weiss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana Bao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.088.0087" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.008.0105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03200492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021COAZ2002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616359v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581625v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blassel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v6i4.673" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820185v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cognet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dhume" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670673v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Weiss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana Bao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Druez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosette Megnimeza- Fongang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Nyambek-Mebenga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.42.05" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.088.0087" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951227v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/clcd.008.0105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03200492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021COAZ2002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616359v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581625v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>