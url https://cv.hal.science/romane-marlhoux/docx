--- v0 (2026-03-24)
+++ v1 (2026-04-16)
@@ -1496,96 +1496,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’approprier les livres italiens à Lyon : Gabriel Chappuys et Antoine du Verdier chez Barthélemy Honorat</w:t>
+                <w:t xml:space="preserve">Présentation de la bibliothèque numérique « Les Diverses Leçons »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Marlhoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">550 ans de l’imprimerie à Lyon</w:t>
+              <w:t xml:space="preserve">L’acte de publier sur EMAN : retours d’expérience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut d’Histoire du Livre en collaboration avec l’Enssib; Musée de l’imprimerie et de la communication graphique; IHRIM; Centre Jean-Mabillon; Centre Gabriel Naudé, Dec 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Richard Walter, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512795v1</w:t>
+                <w:t xml:space="preserve">hal-05105857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une bibliothèque numérique en salle de lecture : des notes aux métadonnées</w:t>
               </w:r>
@@ -1634,96 +1634,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la bibliothèque numérique « Les Diverses Leçons »</w:t>
+                <w:t xml:space="preserve">S’approprier les livres italiens à Lyon : Gabriel Chappuys et Antoine du Verdier chez Barthélemy Honorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Marlhoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’acte de publier sur EMAN : retours d’expérience</w:t>
+              <w:t xml:space="preserve">550 ans de l’imprimerie à Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Richard Walter, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">, Institut d’Histoire du Livre en collaboration avec l’Enssib; Musée de l’imprimerie et de la communication graphique; IHRIM; Centre Jean-Mabillon; Centre Gabriel Naudé, Dec 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105857v1</w:t>
+                <w:t xml:space="preserve">hal-04512795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire vive ? Extraire et transmettre du « mémorable » à la Renaissance</w:t>
               </w:r>
@@ -1868,51 +1868,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="681DB748"/>
+    <w:nsid w:val="EA078487"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2016,51 +2016,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F1465E1B"/>
+    <w:nsid w:val="F7AC5F51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2164,51 +2164,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F48D659B"/>
+    <w:nsid w:val="1B70553F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2312,51 +2312,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1548D8EE"/>
+    <w:nsid w:val="0134C17C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2552,51 +2552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romane-marlhoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:romane.marlhoux@uha.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://divlec.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eman-archives.org/diverses-lecons/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://divlec.hypotheses.org/files/2024/01/Programme-PROC-J1-VF_compressed.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://divlec.hypotheses.org/files/2023/07/Editer-enjeux-et-pratiques-VF.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-diffusion.uha.fr/video/5540-table-ronde-the-materiality-of-medieval-sources-in-our-everyday-research-mai-2023/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eveille3.sciencesconf.org/data/pages/EVEIlle_Programme23_Utrecht_J5_VAnglais_5.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://divlec.hypotheses.org/1399" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eveille.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eveille3.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://estrades.hypotheses.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.misha.fr/recherche/proc-pratiques-referencement-oeuvres-composites" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eman.hypotheses.org/5231" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eman-archives.org/EMAN/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bvh.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/B751131011_RES_YE_411/B751131011_RES_YE_411_tei.xml&amp;doc.view=notice;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elll1555data.huma-num.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lattice.cnrs.fr/democrat/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation-tei-2.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enexdi.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ethap.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Marlhoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016408v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105723v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512804v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016345v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080041v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romane-marlhoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:romane.marlhoux@uha.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://divlec.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eman-archives.org/diverses-lecons/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://divlec.hypotheses.org/files/2024/01/Programme-PROC-J1-VF_compressed.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://divlec.hypotheses.org/files/2023/07/Editer-enjeux-et-pratiques-VF.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-diffusion.uha.fr/video/5540-table-ronde-the-materiality-of-medieval-sources-in-our-everyday-research-mai-2023/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eveille3.sciencesconf.org/data/pages/EVEIlle_Programme23_Utrecht_J5_VAnglais_5.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://divlec.hypotheses.org/1399" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eveille.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eveille3.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://estrades.hypotheses.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.misha.fr/recherche/proc-pratiques-referencement-oeuvres-composites" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eman.hypotheses.org/5231" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eman-archives.org/EMAN/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bvh.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/B751131011_RES_YE_411/B751131011_RES_YE_411_tei.xml&amp;doc.view=notice;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elll1555data.huma-num.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lattice.cnrs.fr/democrat/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formation-tei-2.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enexdi.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ethap.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Marlhoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016408v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105723v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512804v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105857v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016345v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512795v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080041v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>