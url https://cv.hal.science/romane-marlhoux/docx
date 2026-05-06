--- v1 (2026-04-16)
+++ v2 (2026-05-06)
@@ -1868,51 +1868,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA078487"/>
+    <w:nsid w:val="274AE111"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2016,51 +2016,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F7AC5F51"/>
+    <w:nsid w:val="0F09C5B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2164,51 +2164,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1B70553F"/>
+    <w:nsid w:val="85A19D1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2312,51 +2312,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0134C17C"/>
+    <w:nsid w:val="739D1B4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>