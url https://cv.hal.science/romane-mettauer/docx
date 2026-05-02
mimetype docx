--- v0 (2026-04-04)
+++ v1 (2026-05-02)
@@ -1031,230 +1031,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multigroup Latent Structural Equation Modeling An application to assess the stability of soil nitrifying comunities in agroforestry systems</w:t>
+                <w:t xml:space="preserve">Regulation of nitrogen losses by agroforestry is linked to its association with low input farming systems: an assessment in dairy farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Mettauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Emily</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Le Cadre-Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godinot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edith Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">IFSA 2024 Systemic change for sustainable futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314951v1</w:t>
+                <w:t xml:space="preserve">hal-04654621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of nitrogen losses by agroforestry is linked to its association with low input farming systems: an assessment in dairy farms</w:t>
+                <w:t xml:space="preserve">Multigroup Latent Structural Equation Modeling An application to assess the stability of soil nitrifying comunities in agroforestry systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Mettauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edith Le Cadre-Barthélemy</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Emily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Le Cadre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSA 2024 Systemic change for sustainable futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Trapani, Italy</w:t>
+              <w:t xml:space="preserve">International Congress in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654621v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvopastoral systems for the mitigation of nitrogen losses in the short and the long-term: a case study at dairy farm scale and research perspectives</w:t>
               </w:r>
@@ -2451,51 +2451,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Mettauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassagnes Andrea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104514" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Beule" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Bednar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Malige" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06309-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698408v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Bednar-Konski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Widmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13717-024-00538-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thoumazeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Turinah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heri Junedi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103802" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Gall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Soiron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rakotondrazafy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2022.2116013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puspita Demitria" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Smit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103274" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314954v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654621v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743872v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196545v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Shaqura" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047382v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641231v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04921573v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AGROC177" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548971v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548978v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057334v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate3088." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Mettauer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassagnes Andrea" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104514" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243630v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Beule" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Bednar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Malige" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06309-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698408v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zita Bednar-Konski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Widmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13717-024-00538-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Thoumazeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Turinah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heri Junedi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103802" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Gall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Soiron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rakotondrazafy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2022.2116013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puspita Demitria" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Smit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103274" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314954v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre-Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314951v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Cadre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743872v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196545v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Shaqura" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047382v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641231v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04921573v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024AGROC177" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548971v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548978v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057334v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nclimate3088." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>