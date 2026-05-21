--- v0 (2026-03-26)
+++ v1 (2026-05-21)
@@ -66,1294 +66,1376 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand (mi)lieux de vie et “terrains” se croisent : enjeux de délimitation des contours d’enquêtes ethnographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Aramburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrain(s) d'enquête : déconstruire une évidence de la recherche ensciences sociales..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Espaces et sociétés, Apr 2026, Rennes (Campus Villejean), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la &amp;quot;renaturation&amp;quot; à l'urgence de &amp;quot;guérillas potagères&amp;quot; : représentations et pratiques différenciées des espaces délaissés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Produire, habiter et politiser les espaces délaissés. Une approche environnementale, du XIXe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris campus condorcet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exercice de réflexivité sur un parcours ethnographique au sein de luttes écologiques : contexte répressif et ‘’vigilance ethnographique’’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème congrès de l'AFSP - Séance du Groupe de Recherche sur l'Ecologie Politique (GREP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Grenoble - Sciences Po, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnographie au sein de luttes écologiques locales : ressorts et effets d'articulation entre savoirs militants et processus de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème Congrès de l'AISLF "Sciences, savoirs et société" - Groupe de travail 34 "Résistance ordinaire et reconnaissance sociale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Ottawa (Canada), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouvrir des possibles ‘’dans une ville qui étouffe déjà’’ : projections politiques de luttes environnementales en territoire urbain et industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème congrès de l'AFSP - Section Thématique 31 « La fabrique politique et gouvernementale des futurs »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Grenoble - Sciences Po, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défendre des jardins menacés dans une agglomération prônant la « renaturation ». Penser une mobilisation contestataire à l’aune d’une « configuration sociale » locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème congrès de l'AFS "Intersections, circulations" - RT 34 Sociologie Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon (FRANCE), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un accident industriel local à une pandémie glocale : ajustement des pratiques informationnelles des médecins généralistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Juston Morival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Lucid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et Covid-19 États, expériences et incertitudes en temps de pandémie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMADES, Jun 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des médecins dans le brouillard ? Les généralistes rouennais face à l’accident industriel de Lubrizol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Soudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Lucid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trois ans (d’enquêtes) après Lubrizol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dysolab; RJCTS, Sep 2022, Mont-Saint-Aignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médecine générale en contexte singulier : une analyse des logiques informationnelles en période de crises environnementale et sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Juston Morival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Lucid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Soudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changer - 9e Congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sciologie, Jul 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’incendie d’une usine Seveso à la Covid-19 : le médecin généraliste en situation de crise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Soudais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Juston Morival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20e congrès national : Exercer et Enseigner la médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNGE académique, Jun 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médecins généralistes à l’épreuve des crises sanitaires de Lubrizol à la Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Siefridt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Juston Morival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agir en situation d’incertitude et de controverse : quels enseignements pour la santé publique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Santé Publique, Oct 2021, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.355-361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/scpo.estev.2025.01.0355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540328v1</w:t>
-              </w:r>
-[...1000 lines deleted...]
-                <w:t xml:space="preserve">hal-03383199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauver le monde ou se sauver soi-même ? Penser les engagements préfiguratifs en contexte néolibéral. Appel à Communications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Calheiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Duléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05224370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1363,177 +1445,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exercice de la médecine générale à l’épreuve des crises sanitaires : de Lubrizol à la COVID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Juston Morival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Féliu</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, vol. 33 (n° 6), pp. 911-921. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.216.0911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1680,51 +1762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0355" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129096v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129147v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129119v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129039v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684780v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Lucid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808231v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Soudais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03275774v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03280538v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383199v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Siefridt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dul&#233;ry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fourment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625809v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0911" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05621889v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Aramburu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Soler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129182v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129096v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129147v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129119v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684780v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Lucid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808231v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Soudais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03280538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03275774v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383199v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Siefridt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0355" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224370v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dul&#233;ry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Fourment" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0911" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>