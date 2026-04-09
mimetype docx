--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -152,1841 +152,1841 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la situation de précarité influence les représentations sociales de l'alimentation et les choix alimentaires associés ?</w:t>
+                <w:t xml:space="preserve">How food representations are influenced by precarity and how they influence our food choices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodalyn Apple Ariola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé - Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">19ème édition de la Journée Scientifique des Jeunes Chercheuses et Chercheurs en Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158649v1</w:t>
+                <w:t xml:space="preserve">hal-05047677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la précarité sur les choix alimentaires : étude des mécanismes psychologiques et des inégalités de santé</w:t>
+                <w:t xml:space="preserve">Quel est l’impact de l’insécurité alimentaire sur la santé chez les personnes bénéficiant d’une aide alimentaire en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-­charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé - Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bruxelles (BE), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158748v1</w:t>
+                <w:t xml:space="preserve">hal-04647371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologue de rue&amp;quot; pour lutter contre les inégalités sociales en santé mentale : analyse par une approche de triangulation méthodologique</w:t>
+                <w:t xml:space="preserve">Comprendre permet-il de mieux respecter les règles d'hygiène ? Un effet paradoxal d'une intervention psycho-sociale en soins infirmiers sur le contrôle perçu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Vallée</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rachel Linero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hardy-Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé - Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05158710v1</w:t>
+              <w:t xml:space="preserve">3ème Journée d'étude du R2QVT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Food Representations are Influenced by Precarity ? And how they Influence our Food Choices ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Littératie et Choix Alimentaires : Influence de la Précarité et de la Pratique Culinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodalyn Apple Ariola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodalyn Apple Ariola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Conference on Food &amp; Communication. Food for All: Media, Communication and Food Democracy</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05251665v1</w:t>
+              <w:t xml:space="preserve">2e édition Rencontres sciences-société « Pour des solidarités alimentaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Hardship, Mental Health, and Food Choices: A Mediation Analysis of Food Insecurity’s Impact on Dietary Decisions in Hauts-de-France</w:t>
+                <w:t xml:space="preserve">Étude de l'intention vaccinale chez les professionnels de santé en France : une étude pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vandroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Public Health Economics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05158779v1</w:t>
+              <w:t xml:space="preserve">Congrès SFAR 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la précarité sur les choix alimentaires : le rôle de la charge cognitive</w:t>
+                <w:t xml:space="preserve">Vaccination intention against influenza and COVID among ICU caregivers: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vandroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...282 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">16ème Journée Scientifique des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...403 lines deleted...]
-                <w:t xml:space="preserve">hal-03406749v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How food representations are influenced by precarity and how they influence our food choices</w:t>
+                <w:t xml:space="preserve">How Food Representations are Influenced by Precarity ? And how they Influence our Food Choices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodalyn Apple Ariola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème édition de la Journée Scientifique des Jeunes Chercheuses et Chercheurs en Psychologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05047677v1</w:t>
+              <w:t xml:space="preserve">4th Conference on Food &amp; Communication. Food for All: Media, Communication and Food Democracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Lille, Sep 2025, Roubaix, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est l’impact de l’insécurité alimentaire sur la santé chez les personnes bénéficiant d’une aide alimentaire en France ?</w:t>
+                <w:t xml:space="preserve">Impact de la précarité sur les choix alimentaires : étude des mécanismes psychologiques et des inégalités de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-­charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04647371v1</w:t>
+              <w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé - Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR de psychologie et département de psychopathologie, psychologie de la santé, neurosciences de l’UT2J, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre permet-il de mieux respecter les règles d'hygiène ? Un effet paradoxal d'une intervention psycho-sociale en soins infirmiers sur le contrôle perçu</w:t>
+                <w:t xml:space="preserve">Psychologue de rue&amp;quot; pour lutter contre les inégalités sociales en santé mentale : analyse par une approche de triangulation méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée d'étude du R2QVT</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04576755v1</w:t>
+              <w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé - Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR de psychologie et département de psychopathologie, psychologie de la santé, neurosciences de l’UT2J, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littératie et Choix Alimentaires : Influence de la Précarité et de la Pratique Culinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment la situation de précarité influence les représentations sociales de l'alimentation et les choix alimentaires associés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodalyn Apple Ariola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e édition Rencontres sciences-société « Pour des solidarités alimentaires »</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04715075v1</w:t>
+              <w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé - Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National du cancer; UFR de psychologie et le département de psychopathologie, psychologie de la santé, neurosciences de l’UT2J, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'intention vaccinale chez les professionnels de santé en France : une étude pilote</w:t>
+                <w:t xml:space="preserve">Economic Hardship, Mental Health, and Food Choices: A Mediation Analysis of Food Insecurity’s Impact on Dietary Decisions in Hauts-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Vandroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFAR 2021</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04562994v1</w:t>
+              <w:t xml:space="preserve">1st European Public Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUPHA Public health economics section; BEST-COST project; Società Italiana d’Igiene; Medicina Preventiva e Sanità Pubblica (SiTi); Italian Health Economics Association (AIES), Jun 2025, Palerme, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccination intention against influenza and COVID among ICU caregivers: a pilot study</w:t>
+                <w:t xml:space="preserve">Influence de la précarité sur les choix alimentaires : le rôle de la charge cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Vandroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Journée Scientifique des Jeunes Chercheurs</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition; Société Francophone de Nutrition Clinique et Métabolisme, Dec 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précarité, santé et comportement alimentaire : Par quels mécanismes la situation de précarité impacte les choix alimentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodalyn Apple Ariola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13èmes Journées Doctorales AFPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé; Université de Liège; Unité de recherche RUCHE, Feb 2025, Liège (Belgique), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the mechanisms linking precariousness to eating behaviors in the Hauts-de-France region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème édition de la Journée Scientifique des Jeunes Chercheuses et Chercheurs en Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire PSITEC, Université de Lille, Apr 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la précarité influence les motivations à choisir des aliments ? Un effet indirect de la charge cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinde Tizaghti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Chercheurs et Acteurs publics : Les sciences comportementales face aux grands défis contemporains »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lille; Laboratoire ETHICS (EA-7446); Région Hauts-de-France, Dec 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration des typologies de relations sociales à travers une méthode de répertoire linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hardy-Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auzoult-Chagnault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Communication, Langage et Discours : Approches pluridisciplinaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Psychologie de Dynamiques Relationnelles Et Processus Identitaires (Psy-DREPI – EA7458), Oct 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precarity, Eating Behaviors, and Health: A Cross-Analysis in Economics and Social Psychology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rouache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude - Chercheurs et Acteurs publics : Apport de la recherche et des sciences comportementales dans le pilotage des politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lille, Région Hauts-de-France, Dec 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bad health and food insecurity among food assistance recipients: evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-­charles Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Microéconomie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETHICS EA7446 (Experience, Transhumanism, Human Interactions, Care &amp; Society); LEM UMR 9221 (Lille Économie Management); LITL (Laboratoire Interdisciplinaire des Transitions de Lille), Jun 2024, Lille (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité et précarité étudiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Forum for a Responsible Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Marcq-en-Baroeul, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04562977v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de l'intention vaccinale chez les professionnels de santé en France : une étude pilote.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrés de la SFAR (Société Française d'Anesthésie et de Réanimation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2185,51 +2185,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34302BA5"/>
+    <w:nsid w:val="79C694D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2416,51 +2416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romane-vandroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158649v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vandroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodalyn Apple Ariola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158748v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vall&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251665v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158779v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04959068v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401728v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Tizaghti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827810v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rouache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hardy-Massard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#173;charles Wolff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04577911v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03406749v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vandroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047677v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647371v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576755v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Linero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gandon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715075v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04562994v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04562977v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mar&#233;chal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2025.102895" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romane-vandroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047677v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vandroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodalyn Apple Ariola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647371v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#173;charles Wolff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576755v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Linero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gandon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hardy-Massard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715075v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04562994v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04562977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mar&#233;chal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251665v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vall&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158779v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04959068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047675v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Tizaghti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741225v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827810v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rouache" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04577911v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03406749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vandroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2025.102895" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>