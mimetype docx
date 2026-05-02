--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -79,50 +79,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">romane-vandroux</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-3211-1499</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -152,1972 +173,2530 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How food representations are influenced by precarity and how they influence our food choices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Précarité, charge mentale et comportement alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème édition de la Journée Scientifique des Jeunes Chercheuses et Chercheurs en Psychologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05047677v1</w:t>
+              <w:t xml:space="preserve">Table ronde interprofessionnelle « Nutrition &amp; Santé orale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URPS Chirurgiens Dentistes d'Île-de-France; URPS Chirurgiens-Dentistes des Hauts-de-France, Mar 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est l’impact de l’insécurité alimentaire sur la santé chez les personnes bénéficiant d’une aide alimentaire en France ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comment la situation de précarité influence les représentations sociales de l'alimentation et les choix alimentaires associés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodalyn Apple Ariola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-­charles Wolff</w:t>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04647371v1</w:t>
+              <w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé - Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National du cancer; UFR de psychologie et le département de psychopathologie, psychologie de la santé, neurosciences de l’UT2J, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre permet-il de mieux respecter les règles d'hygiène ? Un effet paradoxal d'une intervention psycho-sociale en soins infirmiers sur le contrôle perçu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Economic Hardship, Mental Health, and Food Choices: A Mediation Analysis of Food Insecurity’s Impact on Dietary Decisions in Hauts-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée d'étude du R2QVT</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">1st European Public Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUPHA Public health economics section; BEST-COST project; Società Italiana d’Igiene; Medicina Preventiva e Sanità Pubblica (SiTi); Italian Health Economics Association (AIES), Jun 2025, Palerme, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576755v1</w:t>
+                <w:t xml:space="preserve">hal-05158779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littératie et Choix Alimentaires : Influence de la Précarité et de la Pratique Culinaire</w:t>
+                <w:t xml:space="preserve">Précarité, santé et comportement alimentaire : Par quels mécanismes la situation de précarité impacte les choix alimentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rodalyn Apple Ariola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e édition Rencontres sciences-société « Pour des solidarités alimentaires »</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04715075v1</w:t>
+              <w:t xml:space="preserve">13èmes Journées Doctorales AFPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé; Université de Liège; Unité de recherche RUCHE, Feb 2025, Liège (Belgique), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'intention vaccinale chez les professionnels de santé en France : une étude pilote</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence de la précarité sur les choix alimentaires : le rôle de la charge cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Vandroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFAR 2021</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04562994v1</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition; Société Francophone de Nutrition Clinique et Métabolisme, Dec 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccination intention against influenza and COVID among ICU caregivers: a pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact de la précarité sur les choix alimentaires : étude des mécanismes psychologiques et des inégalités de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Vandroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Journée Scientifique des Jeunes Chercheurs</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé - Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR de psychologie et département de psychopathologie, psychologie de la santé, neurosciences de l’UT2J, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How Food Representations are Influenced by Precarity ? And how they Influence our Food Choices ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodalyn Apple Ariola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Conference on Food &amp; Communication. Food for All: Media, Communication and Food Democracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Lille, Sep 2025, Roubaix, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psychologue de rue&amp;quot; pour lutter contre les inégalités sociales en santé mentale : analyse par une approche de triangulation méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé - Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR de psychologie et département de psychopathologie, psychologie de la santé, neurosciences de l’UT2J, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the mechanisms linking precariousness to eating behaviors in the Hauts-de-France region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème édition de la Journée Scientifique des Jeunes Chercheuses et Chercheurs en Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire PSITEC, Université de Lille, Apr 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04562977v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la précarité influence les motivations à choisir des aliments ? Un effet indirect de la charge cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinde Tizaghti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Chercheurs et Acteurs publics : Les sciences comportementales face aux grands défis contemporains »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lille; Laboratoire ETHICS (EA-7446); Région Hauts-de-France, Dec 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bad health and food insecurity among food assistance recipients: evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-­charles Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de Microéconomie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETHICS EA7446 (Experience, Transhumanism, Human Interactions, Care &amp; Society); LEM UMR 9221 (Lille Économie Management); LITL (Laboratoire Interdisciplinaire des Transitions de Lille), Jun 2024, Lille (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precarity, Eating Behaviors, and Health: A Cross-Analysis in Economics and Social Psychology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rouache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude - Chercheurs et Acteurs publics : Apport de la recherche et des sciences comportementales dans le pilotage des politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lille, Région Hauts-de-France, Dec 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration des typologies de relations sociales à travers une méthode de répertoire linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hardy-Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auzoult-Chagnault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Communication, Langage et Discours : Approches pluridisciplinaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Psychologie de Dynamiques Relationnelles Et Processus Identitaires (Psy-DREPI – EA7458), Oct 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité et précarité étudiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Forum for a Responsible Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Marcq-en-Baroeul, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de l'intention vaccinale chez les professionnels de santé en France : une étude pilote.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrés de la SFAR (Société Française d'Anesthésie et de Réanimation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Food Representations are Influenced by Precarity ? And how they Influence our Food Choices ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Poor health and food insecurity among food assistance recipients: Evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Conference on Food &amp; Communication. Food for All: Media, Communication and Food Democracy</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05251665v1</w:t>
+              <w:t xml:space="preserve">Food Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134, pp.102895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2025.102895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la précarité sur les choix alimentaires : étude des mécanismes psychologiques et des inégalités de santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romane Vandroux</w:t>
+                <w:t xml:space="preserve">Validation francophone de l’échelle Ikigai-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Auzoult-Chagnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé - Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05158748v1</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologue de rue&amp;quot; pour lutter contre les inégalités sociales en santé mentale : analyse par une approche de triangulation méthodologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The pedestrian behaviour scale: A systematic review of its validation around the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boris Vallée</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé - Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
-[...774 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 165, pp.106509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2021.106509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-03406749v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poor health and food insecurity among food assistance recipients: Evidence from France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How food representations are influenced by precarity and how they influence our food choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Charles Wolff</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodalyn Apple Ariola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Policy</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05251693v1</w:t>
+              <w:t xml:space="preserve">19ème édition de la Journée Scientifique des Jeunes Chercheuses et Chercheurs en Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment la précarité influence les représentations sociales de l'alimentation et les choix alimentaires associés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodalyn Apple Ariola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Conférence Internationale sur les Représentations Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé et insécurité alimentaire pour les bénéficiaires de l'aide alimentaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-­charles Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mardi des Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Mons, Belgique. pp.1830 - 1839</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre permet-il de mieux respecter les règles d'hygiène ? Un effet paradoxal d'une intervention psycho-sociale en soins infirmiers sur le contrôle perçu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Linero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hardy-Massard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Journée d'étude du R2QVT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel est l’impact de l’insécurité alimentaire sur la santé chez les personnes bénéficiant d’une aide alimentaire en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-­charles Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bruxelles (BE), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littératie et Choix Alimentaires : Influence de la Précarité et de la Pratique Culinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodalyn Apple Ariola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e édition Rencontres sciences-société « Pour des solidarités alimentaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé et insécurité alimentaire pour les bénéficiaires de l'aide alimentaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-­charles Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole Thématique d'Evaluation des Politiques Publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Aussois (FR), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1377/hlthaff.2015.0645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaccination intention against influenza and COVID among ICU caregivers: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Journée Scientifique des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de l'intention vaccinale chez les professionnels de santé en France : une étude pilote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès SFAR 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2185,51 +2764,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79C694D3"/>
+    <w:nsid w:val="B325CAC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2416,51 +2995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romane-vandroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047677v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vandroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodalyn Apple Ariola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647371v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#173;charles Wolff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576755v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Linero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gandon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hardy-Massard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715075v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04562994v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04562977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mar&#233;chal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251665v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vall&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158779v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414054v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04959068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047675v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Tizaghti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741225v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827810v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rouache" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04577911v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03406749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vandroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2025.102895" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romane-vandroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3211-1499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587010v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vandroux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158649v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodalyn Apple Ariola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158779v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04959068v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414054v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251665v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158710v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vall&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401728v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Tizaghti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#173;charles Wolff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827810v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rouache" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hardy-Massard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04577911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03406749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vandroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251693v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2025.102895" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251472v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.12.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03987653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106509" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047677v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04562943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Linero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gandon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715075v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1377/hlthaff.2015.0645" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04562977v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mar&#233;chal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04562994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>