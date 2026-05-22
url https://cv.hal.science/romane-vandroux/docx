--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-3211-1499</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=c_CbU4MAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -199,1259 +220,1259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précarité, charge mentale et comportement alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde interprofessionnelle « Nutrition &amp; Santé orale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, URPS Chirurgiens Dentistes d'Île-de-France; URPS Chirurgiens-Dentistes des Hauts-de-France, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la situation de précarité influence les représentations sociales de l'alimentation et les choix alimentaires associés ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Précarité, santé et comportement alimentaire : Par quels mécanismes la situation de précarité impacte les choix alimentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodalyn Apple Ariola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé - Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National du cancer; UFR de psychologie et le département de psychopathologie, psychologie de la santé, neurosciences de l’UT2J, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13èmes Journées Doctorales AFPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé; Université de Liège; Unité de recherche RUCHE, Feb 2025, Liège (Belgique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158649v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic Hardship, Mental Health, and Food Choices: A Mediation Analysis of Food Insecurity’s Impact on Dietary Decisions in Hauts-de-France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence de la précarité sur les choix alimentaires : le rôle de la charge cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Public Health Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUPHA Public health economics section; BEST-COST project; Società Italiana d’Igiene; Medicina Preventiva e Sanità Pubblica (SiTi); Italian Health Economics Association (AIES), Jun 2025, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition; Société Francophone de Nutrition Clinique et Métabolisme, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158779v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précarité, santé et comportement alimentaire : Par quels mécanismes la situation de précarité impacte les choix alimentaires ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Economic Hardship, Mental Health, and Food Choices: A Mediation Analysis of Food Insecurity’s Impact on Dietary Decisions in Hauts-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées Doctorales AFPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé; Université de Liège; Unité de recherche RUCHE, Feb 2025, Liège (Belgique), France</w:t>
+              <w:t xml:space="preserve">1st European Public Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUPHA Public health economics section; BEST-COST project; Società Italiana d’Igiene; Medicina Preventiva e Sanità Pubblica (SiTi); Italian Health Economics Association (AIES), Jun 2025, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959068v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la précarité sur les choix alimentaires : le rôle de la charge cognitive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact de la précarité sur les choix alimentaires : étude des mécanismes psychologiques et des inégalités de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Nutrition; Société Francophone de Nutrition Clinique et Métabolisme, Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé - Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR de psychologie et département de psychopathologie, psychologie de la santé, neurosciences de l’UT2J, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05414054v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la précarité sur les choix alimentaires : étude des mécanismes psychologiques et des inégalités de santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">How Food Representations are Influenced by Precarity ? And how they Influence our Food Choices ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodalyn Apple Ariola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé - Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR de psychologie et département de psychopathologie, psychologie de la santé, neurosciences de l’UT2J, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4th Conference on Food &amp; Communication. Food for All: Media, Communication and Food Democracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Lille, Sep 2025, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158748v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Food Representations are Influenced by Precarity ? And how they Influence our Food Choices ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Psychologue de rue&amp;quot; pour lutter contre les inégalités sociales en santé mentale : analyse par une approche de triangulation méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Montalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Conference on Food &amp; Communication. Food for All: Media, Communication and Food Democracy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Lille, Sep 2025, Roubaix, France</w:t>
+              <w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé - Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR de psychologie et département de psychopathologie, psychologie de la santé, neurosciences de l’UT2J, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251665v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologue de rue&amp;quot; pour lutter contre les inégalités sociales en santé mentale : analyse par une approche de triangulation méthodologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comment la situation de précarité influence les représentations sociales de l'alimentation et les choix alimentaires associés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boris Vallée</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodalyn Apple Ariola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de l’association Francophone de Psychologie de la Santé - Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UFR de psychologie et département de psychopathologie, psychologie de la santé, neurosciences de l’UT2J, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Institut National du cancer; UFR de psychologie et le département de psychopathologie, psychologie de la santé, neurosciences de l’UT2J, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158710v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the mechanisms linking precariousness to eating behaviors in the Hauts-de-France region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème édition de la Journée Scientifique des Jeunes Chercheuses et Chercheurs en Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire PSITEC, Université de Lille, Apr 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la précarité influence les motivations à choisir des aliments ? Un effet indirect de la charge cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hinde Tizaghti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Chercheurs et Acteurs publics : Les sciences comportementales face aux grands défis contemporains »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de Lille; Laboratoire ETHICS (EA-7446); Région Hauts-de-France, Dec 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bad health and food insecurity among food assistance recipients: evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-­charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Microéconomie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETHICS EA7446 (Experience, Transhumanism, Human Interactions, Care &amp; Society); LEM UMR 9221 (Lille Économie Management); LITL (Laboratoire Interdisciplinaire des Transitions de Lille), Jun 2024, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precarity, Eating Behaviors, and Health: A Cross-Analysis in Economics and Social Psychology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Rouache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude - Chercheurs et Acteurs publics : Apport de la recherche et des sciences comportementales dans le pilotage des politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de Lille, Région Hauts-de-France, Dec 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des typologies de relations sociales à travers une méthode de répertoire linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hardy-Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auzoult-Chagnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Communication, Langage et Discours : Approches pluridisciplinaires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Psychologie de Dynamiques Relationnelles Et Processus Identitaires (Psy-DREPI – EA7458), Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité et précarité étudiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Forum for a Responsible Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Marcq-en-Baroeul, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'intention vaccinale chez les professionnels de santé en France : une étude pilote.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vandroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés de la SFAR (Société Française d'Anesthésie et de Réanimation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1461,341 +1482,341 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poor health and food insecurity among food assistance recipients: Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 134, pp.102895. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodpol.2025.102895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation francophone de l’échelle Ikigai-9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Auzoult-Chagnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pedestrian behaviour scale: A systematic review of its validation around the world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 165, pp.106509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aap.2021.106509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03987653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1805,898 +1826,898 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How food representations are influenced by precarity and how they influence our food choices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodalyn Apple Ariola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème édition de la Journée Scientifique des Jeunes Chercheuses et Chercheurs en Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la précarité influence les représentations sociales de l'alimentation et les choix alimentaires associés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodalyn Apple Ariola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Conférence Internationale sur les Représentations Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et insécurité alimentaire pour les bénéficiaires de l'aide alimentaire en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-­charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Mons, Belgique. pp.1830 - 1839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre permet-il de mieux respecter les règles d'hygiène ? Un effet paradoxal d'une intervention psycho-sociale en soins infirmiers sur le contrôle perçu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Linero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hardy-Massard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée d'étude du R2QVT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est l’impact de l’insécurité alimentaire sur la santé chez les personnes bénéficiant d’une aide alimentaire en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-­charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale (CIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles (BE), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littératie et Choix Alimentaires : Influence de la Précarité et de la Pratique Culinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodalyn Apple Ariola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e édition Rencontres sciences-société « Pour des solidarités alimentaires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et insécurité alimentaire pour les bénéficiaires de l'aide alimentaire en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-­charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Thématique d'Evaluation des Politiques Publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Aussois (FR), France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1377/hlthaff.2015.0645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination intention against influenza and COVID among ICU caregivers: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vandroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Journée Scientifique des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'intention vaccinale chez les professionnels de santé en France : une étude pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vandroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vandroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFAR 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2764,51 +2785,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B325CAC8"/>
+    <w:nsid w:val="102F5887"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2995,51 +3016,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romane-vandroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3211-1499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587010v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vandroux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158649v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodalyn Apple Ariola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158779v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04959068v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414054v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251665v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158710v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vall&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401728v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Tizaghti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#173;charles Wolff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827810v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rouache" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741225v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hardy-Massard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04577911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03406749v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vandroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251693v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2025.102895" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251472v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.12.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03987653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106509" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047677v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04562943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576755v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Linero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gandon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647371v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715075v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1377/hlthaff.2015.0645" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04562977v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mar&#233;chal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04562994v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romane-vandroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3211-1499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=c_CbU4MAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587010v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vandroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04959068v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodalyn Apple Ariola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414054v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251665v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158710v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vall&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158649v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinde Tizaghti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#173;charles Wolff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827810v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rouache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hardy-Massard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04577911v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03406749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vandroux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vandroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251693v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2025.102895" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251472v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.12.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03987653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sueur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106509" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04562943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Linero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gandon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647371v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715075v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523413v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1377/hlthaff.2015.0645" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04562977v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mar&#233;chal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04562994v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>