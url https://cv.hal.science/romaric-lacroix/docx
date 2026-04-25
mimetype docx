--- v1 (2026-03-27)
+++ v2 (2026-04-25)
@@ -147,995 +147,995 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of Flow Cytometers Enables Reproducible Measurements of Extracellular Vesicle Concentrations and Reference Range Establishment</w:t>
+                <w:t xml:space="preserve">The Procoagulant and Fibrinolytic Balance of Extracellular Vesicles Predicts Mortality in Septic Shock Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Britta A Bettin</w:t>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Li</w:t>
+                <w:t xml:space="preserve">Coralie Judicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Falkena</w:t>
+                <w:t xml:space="preserve">Karim Harti Souab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ton G van Leeuwen</w:t>
+                <w:t xml:space="preserve">Amandine Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gollwitzer</w:t>
+                <w:t xml:space="preserve">Anderson Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 14 (12), pp.e70189. </w:t>
+              <w:t xml:space="preserve">, 2025, 14 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jev2.70189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jev2.70073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513495v1</w:t>
+                <w:t xml:space="preserve">hal-05512631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Procoagulant and Fibrinolytic Balance of Extracellular Vesicles Predicts Mortality in Septic Shock Patients</w:t>
+                <w:t xml:space="preserve">Caspase-1 activation, IL-1/IL-6 signature and IFNγ-induced chemokines in lungs of COVID-19 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+                <w:t xml:space="preserve">Audrey Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Judicone</w:t>
+                <w:t xml:space="preserve">Christophe Guervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Harti Souab</w:t>
+                <w:t xml:space="preserve">Clémence Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Bonifay</w:t>
+                <w:t xml:space="preserve">Nicola Potere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anderson Loundou</w:t>
+                <w:t xml:space="preserve">Richard Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (6), </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.1493306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jev2.70073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1493306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512631v1</w:t>
+                <w:t xml:space="preserve">hal-04957423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caspase-1 activation, IL-1/IL-6 signature and IFNγ-induced chemokines in lungs of COVID-19 patients</w:t>
+                <w:t xml:space="preserve">Vitamin D modulates the content of inflammatory microRNAs in extracellular vesicles from human adipocyte cells in inflammatory context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Cambon</w:t>
+                <w:t xml:space="preserve">Thomas Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Guervilly</w:t>
+                <w:t xml:space="preserve">Julien Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Delteil</w:t>
+                <w:t xml:space="preserve">Lorrine Bournot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Potere</w:t>
+                <w:t xml:space="preserve">Flavie Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Bachelier</w:t>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, pp.1493306. </w:t>
+              <w:t xml:space="preserve">BioFactors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (1), pp.e70003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1493306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/biof.70003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04957423v1</w:t>
+                <w:t xml:space="preserve">hal-05106010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D modulates the content of inflammatory microRNAs in extracellular vesicles from human adipocyte cells in inflammatory context</w:t>
+                <w:t xml:space="preserve">Calibration of Flow Cytometers Enables Reproducible Measurements of Extracellular Vesicle Concentrations and Reference Range Establishment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Payet</w:t>
+                <w:t xml:space="preserve">Britta A Bettin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Astier</w:t>
+                <w:t xml:space="preserve">Bo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorrine Bournot</w:t>
+                <w:t xml:space="preserve">Kim Falkena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Sicard</w:t>
+                <w:t xml:space="preserve">Ton G van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Robert</w:t>
+                <w:t xml:space="preserve">Christian Gollwitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioFactors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 51 (1), pp.e70003. </w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (12), pp.e70189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/biof.70003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jev2.70189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106010v1</w:t>
+                <w:t xml:space="preserve">hal-05513495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombomodulin (p.Cys537Stop) is released from cells by an unusual membrane insertion/leakage mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Update on Tissue Factor Detection in Blood in 2024: A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Bernard</w:t>
+                <w:t xml:space="preserve">Sylvie Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Pin</w:t>
+                <w:t xml:space="preserve">Léa Plantureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Hézard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2024013546⟩</w:t>
+              <w:t xml:space="preserve">Hämostaseologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (05), pp.368-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-2381-6854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927283v1</w:t>
+                <w:t xml:space="preserve">hal-04931804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of assays measuring extracellular vesicle tissue factor in plasma samples: communication from the ISTH SSC Subcommittee on Vascular Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Mackman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohei Hisada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel Mackman</w:t>
+                <w:t xml:space="preserve">Ana Teresa Azevedo Sachetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Hau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22 (10), pp.2910-2921. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtha.2024.05.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on Tissue Factor Detection in Blood in 2024: A Narrative Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Bonifay</w:t>
+                <w:t xml:space="preserve">Thrombomodulin (p.Cys537Stop) is released from cells by an unusual membrane insertion/leakage mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cointe</w:t>
+                <w:t xml:space="preserve">Nathalie Hézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Plantureux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+                <w:t xml:space="preserve">Vincent Ernest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Dignat-George</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hämostaseologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (05), pp.368-376. </w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (21), pp.5467-5478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/a-2381-6854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2024013546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931804v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical, biological, electrophysiological and therapeutic profile of patients with anti-MAG neuropathy according to MYD88L265P and CXCR4 mutations and underlying haemopathy</w:t>
               </w:r>
@@ -1249,753 +1249,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood Coagulation and Beyond: Position Paper from the Fourth Maastricht Consensus Conference on Thrombosis</w:t>
+                <w:t xml:space="preserve">Plasma levels of E‐selectin are associated with retinopathy in sickle cell disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asim Cengiz Akbulut</w:t>
+                <w:t xml:space="preserve">Imane Agouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryanne Arisz</w:t>
+                <w:t xml:space="preserve">Elodie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Baaten</w:t>
+                <w:t xml:space="preserve">Estelle Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaukhar Baidildinova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aarazo Barakzie</w:t>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-2052-9175⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110 (3), pp.271-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejh.13902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423721v1</w:t>
+                <w:t xml:space="preserve">hal-03922604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma levels of E‐selectin are associated with retinopathy in sickle cell disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulating microvesicles correlate with radiation proctitis complication after radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Agouti</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Benadjaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Masson</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Claire Squiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Judicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejh.13902⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.2033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-21726-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922604v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04006445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compendium of single extracellular vesicle flow cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Welsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ger Arkesteijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Welsh</w:t>
+                <w:t xml:space="preserve">Michel Bremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ger Arkesteijn</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michael Cimorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jev2.12299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrophage IL-1β-positive microvesicles exhibit thrombo-inflammatory properties and are detectable in patients with active juvenile idiopathic arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Rebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1228122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating microvesicles correlate with radiation proctitis complication after radiotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blood Coagulation and Beyond: Position Paper from the Fourth Maastricht Consensus Conference on Thrombosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asim Cengiz Akbulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryanne Arisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Ribault</w:t>
+                <w:t xml:space="preserve">Constance Baaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Benadjaoud</w:t>
+                <w:t xml:space="preserve">Gaukhar Baidildinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Squiban</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Coralie Judicone</w:t>
+                <w:t xml:space="preserve">Aarazo Barakzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.2033. </w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (08), pp.808-839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-21726-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-2052-9175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04006445v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microvesicles Are Associated with Early Veno Venous ECMO Circuit Change during Severe ARDS: A Prospective Observational Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Gragueb-Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2193,51 +2193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granulocyte microvesicles with a high plasmin generation capacity promote clot lysis and improve outcome in septic shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2245,51 +2245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dacos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 139 (15), pp.2377-2391. </w:t>
@@ -2461,90 +2461,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-lung-protective ventilation and biotrauma in severe ARDS patients on veno-venous extracorporeal membrane oxygenation: a randomized controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théotime Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chommeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pinglis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2595,64 +2595,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new strategy to count and sort neutrophil‐derived extracellular vesicles: Validation in infectious disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2742,64 +2742,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheopheresis Performed in Hemodialysis Patients Targets Endothelium and Has an Acute Anti-Inflammatory Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Abdili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2857,213 +2857,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarqueurs vésiculaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Dissemination of extreme levels of extracellular vesicles: tissue factor activity in patients with severe COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Ghayad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+                <w:t xml:space="preserve">Stephane Burtey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florence Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cauchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2021208⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (3), pp.628-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020003308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03498240v1</w:t>
+                <w:t xml:space="preserve">hal-03329123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifaceted role of extracellular vesicles in atherosclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akhil Konkoth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Saraswat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléa Dubrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3078,247 +3095,230 @@
               <w:t xml:space="preserve">Atherosclerosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 319, pp.121-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2020.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissemination of extreme levels of extracellular vesicles: tissue factor activity in patients with severe COVID-19</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Biomarqueurs vésiculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Burtey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Sabatier</w:t>
+                <w:t xml:space="preserve">Sandra Ghayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Cauchois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (3), pp.628-634. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (12), pp.1158-1165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020003308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2021208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329123v1</w:t>
+                <w:t xml:space="preserve">hal-03498240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les microvésicules cellulaires : biomarqueurs émergents en pathologie cardiovasculaire : intérêt dans le risque thrombotique de la COVID 19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 205 (2), pp.166-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3480,563 +3480,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIFlowCyt-EV: a framework for standardized reporting of extracellular vesicle flow cytometry experiments</w:t>
+                <w:t xml:space="preserve">Prototyping Trastuzumab Docetaxel Immunoliposomes with a New FCM-Based Method to Quantify Optimal Antibody Density on Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua A. Welsh</w:t>
+                <w:t xml:space="preserve">Anne Rodallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin van Der Pol</w:t>
+                <w:t xml:space="preserve">Corentin Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ger J. A. Arkesteijn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Bremer</w:t>
+                <w:t xml:space="preserve">S. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Brisson</w:t>
+                <w:t xml:space="preserve">Guillaume Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20013078.2020.1713526⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.4147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-60856-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624977v1</w:t>
+                <w:t xml:space="preserve">inserm-02505339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Endothelial Cells as a Marker of Endothelial Injury in Severe COVID -19</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MIFlowCyt-EV: a framework for standardized reporting of extracellular vesicle flow cytometry experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lano</w:t>
+                <w:t xml:space="preserve">Joshua A. Welsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin van Der Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ger J. A. Arkesteijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiaa528⟩</w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20013078.2020.1713526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171102v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic targeting of soluble CD146/MCAM with the M2J‐1 monoclonal antibody prevents metastasis development and procoagulant activity in CD146‐positive invasive tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Stalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vivancos‐stalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Joshkon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 147 (6), pp.1666-1679. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ijc.32909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototyping Trastuzumab Docetaxel Immunoliposomes with a New FCM-Based Method to Quantify Optimal Antibody Density on Nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Robert</w:t>
+                <w:t xml:space="preserve">Circulating Endothelial Cells as a Marker of Endothelial Injury in Severe COVID -19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sicard</w:t>
+                <w:t xml:space="preserve">Stéphane Burtey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cauchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Giacometti</w:t>
+                <w:t xml:space="preserve">Guillaume Lano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.4147. </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 222 (11), pp.1789-1793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-60856-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiaa528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02505339v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomized controlled trial protocol to investigate the antiplatelet therapy effect on extracellular vesicles (AFFECT EV) in acute myocardial infarction</w:t>
               </w:r>
@@ -4061,51 +4061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Nieuwland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Budnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Eyileten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4195,51 +4195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rienk Nieuwland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Budnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceren Eyileten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4290,90 +4290,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new hybrid immunocapture bioassay with improved reproducibility to measure tissue factor-dependent procoagulant activity of microvesicles from body fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Judicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bouriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4450,51 +4450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Balducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie S. Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4552,295 +4552,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicles from T cells overexpress miR-146b-5p in HIV-1 infection and repress endothelial activation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How should we diagnose and treat blastic plasmacytoid dendritic cell neoplasm patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Leroyer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dilyana Todorova</w:t>
+                <w:t xml:space="preserve">Francine Garnache-Ottou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeha Biichlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Renosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44743-w⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (24), pp.4238-4251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2019000647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504362v1</w:t>
+                <w:t xml:space="preserve">hal-02442440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How should we diagnose and treat blastic plasmacytoid dendritic cell neoplasm patients?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eve Poret</w:t>
+                <w:t xml:space="preserve">Extracellular vesicles from T cells overexpress miR-146b-5p in HIV-1 infection and repress endothelial activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Balducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilyana Todorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2019000647⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44743-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442440v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the sensitivity of the human microvesicle tissue factor activity assay</w:t>
               </w:r>
@@ -4852,64 +4852,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bouriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Judicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5012,51 +5012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Boutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Maarouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 87 (2), pp.256-266. </w:t>
@@ -5107,51 +5107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular vesicles and coagulation in blood from healthy humans revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René J Berckmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi M Hau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5224,77 +5224,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microvesicles and Cancer Associated Thrombosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Simoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5384,64 +5384,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Mege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Panicot-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5492,103 +5492,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new assay to evaluate microvesicle plasmin generation capacity: validation in disease with fibrinolysis imbalance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Harti Souab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bouriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7 (1), pp.1494482. </w:t>
@@ -5786,51 +5786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Simoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Line Château</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilyana Todorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5888,2406 +5888,2540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Title page: Increased Mean Corpuscular Haemoglobin Concentration: Artefact or true abnormality? Short running title: Increased MCHC: Artefact or pathology?</w:t>
+                <w:t xml:space="preserve">Increased serum levels of fractalkine and mobilisation of CD34+CD45− endothelial progenitor cells in systemic sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yael Berda-Haddad</w:t>
+                <w:t xml:space="preserve">Audrey Benyamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Faure</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Jeremy Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Laboratory Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijlh.12565⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13075-017-1271-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788939v1</w:t>
+                <w:t xml:space="preserve">hal-01777909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased serum levels of fractalkine and mobilisation of CD34+CD45− endothelial progenitor cells in systemic sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Title page: Increased Mean Corpuscular Haemoglobin Concentration: Artefact or true abnormality? Short running title: Increased MCHC: Artefact or pathology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Berda-Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Benyamine</w:t>
+                <w:t xml:space="preserve">M. Boubaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Magalon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">M. Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cointe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (1), </w:t>
+              <w:t xml:space="preserve">International Journal of Laboratory Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (1), pp.32 - 41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13075-017-1271-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ijlh.12565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777909v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelet function and microparticle levels in atrial fibrillation: Changes during the acute episode</w:t>
+                <w:t xml:space="preserve">Methodological Guidelines to Study Extracellular Vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Pourtau</w:t>
+                <w:t xml:space="preserve">Frank A.W. Coumans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Sellal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+                <w:t xml:space="preserve">Edit Buzas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Poncelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernus</w:t>
+                <w:t xml:space="preserve">Esther E.E. Drees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2017.03.068⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120 (10), pp.1632-1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/circresaha.117.309417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770208v1</w:t>
+                <w:t xml:space="preserve">hal-05570130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardization of microparticle enumeration across different flow cytometry platforms: results of a multicenter collaborative workshop</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Robert</w:t>
+                <w:t xml:space="preserve">Platelet function and microparticle levels in atrial fibrillation: Changes during the acute episode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Pourtau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mj Mooberry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Jean Marc Sellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jth.13514⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 243, pp.216-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2017.03.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459831v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microvesicles in vascular homeostasis and diseases. Position Paper of the European Society of Cardiology (ESC) Working Group on Atherosclerosis and Vascular Biology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lina Badimon</w:t>
+                <w:t xml:space="preserve">Standardization of microparticle enumeration across different flow cytometry platforms: results of a multicenter collaborative workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Judicone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Blanc-Brude</w:t>
+                <w:t xml:space="preserve">Mj Mooberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 117 (07), pp.1296-1316. </w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (1), pp.187-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1160/TH16-12-0943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jth.13514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03620392v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel anti-CD146 antibody specifically targets cancer cells by internalizing the molecule</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microvesicles in vascular homeostasis and diseases. Position Paper of the European Society of Cardiology (ESC) Working Group on Atherosclerosis and Vascular Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Essaadi</w:t>
+                <w:t xml:space="preserve">Victoria Ridger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Angelillo-Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Badimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanc-Brude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.22736⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117 (07), pp.1296-1316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1160/TH16-12-0943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766676v1</w:t>
+                <w:t xml:space="preserve">inserm-03620392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized counting of circulating platelet microparticles using currently available flow cytometers and scatter-based triggering: Forward or side scatter?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+                <w:t xml:space="preserve">A novel anti-CD146 antibody specifically targets cancer cells by internalizing the molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Stalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Traboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Essaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (68), pp.112283 - 112296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.22736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455517v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microparticles and Fibrinolysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Standardized counting of circulating platelet microparticles using currently available flow cytometers and scatter-based triggering: Forward or side scatter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bouriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coralie Judicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89A, pp.148-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460632v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of EpCAM-positive microparticles in pleural fluid: A new approach to mini-invasively identify patients with malignant pleural effusions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Microparticles and Fibrinolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Judicone</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (2), pp.129-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1592301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455550v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance chemotherapy in children with ALL exerts metronomic-like thrombospondin-1 associated anti-endothelial effect</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Detection of EpCAM-positive microparticles in pleural fluid: A new approach to mini-invasively identify patients with malignant pleural effusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Roca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Judicone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laroumagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6 (26), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 7, pp.3357-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787272v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Description of 109 Cases of Blastic Plasmacytoid Dendritic Cell Neoplasm (BPDCN) from the French Network of BPDCN</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maintenance chemotherapy in children with ALL exerts metronomic-like thrombospondin-1 associated anti-endothelial effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabeha Biichle</w:t>
+                <w:t xml:space="preserve">Nicolas Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Roogy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Benazet</w:t>
+                <w:t xml:space="preserve">Vincent Barlogis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.3984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290430v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indolic uremic solutes increase tissue factor production in endothelial cells by the aryl hydrocarbon receptor pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological Description of 109 Cases of Blastic Plasmacytoid Dendritic Cell Neoplasm (BPDCN) from the French Network of BPDCN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Poret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Gondouin</w:t>
+                <w:t xml:space="preserve">Fanny Angelot Delettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cerini</w:t>
+                <w:t xml:space="preserve">Sabeha Biichle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Dou</w:t>
+                <w:t xml:space="preserve">Anne Roogy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Sallée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ariane Duval-Sabatier</w:t>
+                <w:t xml:space="preserve">Louis Benazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126 (23), pp.3812</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610430v1</w:t>
+                <w:t xml:space="preserve">hal-01290430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmatic Level of Leukocyte-Derived Microparticles Is Associated With Unstable Plaque in Asymptomatic Patients With High-Grade Carotid Stenosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indolic uremic solutes increase tissue factor production in endothelial cells by the aryl hydrocarbon receptor pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gondouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Sarlon-Bartoli</w:t>
+                <w:t xml:space="preserve">Laetitia Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Bennis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+                <w:t xml:space="preserve">Marion Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Dominique Piercecchi-Marti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Bartoli</w:t>
+                <w:t xml:space="preserve">Ariane Duval-Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2013.03.078⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84 (4), pp.733-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ki.2013.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891765v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leukocyte- and endothelial-derived microparticles: a circulating source for fibrinolysis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Plasmatic Level of Leukocyte-Derived Microparticles Is Associated With Unstable Plaque in Asymptomatic Patients With High-Grade Carotid Stenosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Sarlon-Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Doeuvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Sabatier</w:t>
+                <w:t xml:space="preserve">Marie Dominique Piercecchi-Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2012.066167⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (16), pp.1436-1441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2013.03.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00711679v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High levels of circulating leukocyte microparticles are associated with better outcome in acute respiratory distress syndrome.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Leukocyte- and endothelial-derived microparticles: a circulating source for fibrinolysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Roch</w:t>
+                <w:t xml:space="preserve">Laurent Plawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Camoin-Jau</w:t>
+                <w:t xml:space="preserve">Loïc Doeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 15 (1), pp.R31. </w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97 (12), pp.1864-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/cc9978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2012.066167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663691v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00711679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibrinolytic cross-talk: a new mechanism for plasmin formation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High levels of circulating leukocyte microparticles are associated with better outcome in acute respiratory distress syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Dejouvencel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+                <w:t xml:space="preserve">Jean-Marie Forel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Camoin-Jau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2009-06-228817⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (1), pp.R31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/cc9978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00439535v1</w:t>
+                <w:t xml:space="preserve">inserm-00663691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of plasminogen into plasmin at the surface of endothelial microparticles: a mechanism that modulates angiogenic properties of endothelial progenitor cells in vitro.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fibrinolytic cross-talk: a new mechanism for plasmin formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Dejouvencel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Doeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ralph Pannell</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Plawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 110 (7), pp.2432-9. </w:t>
+              <w:t xml:space="preserve">, 2010, 115 (10), pp.2048-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2007-02-069997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2009-06-228817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00160595v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00439535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Activation of plasminogen into plasmin at the surface of endothelial microparticles: a mechanism that modulates angiogenic properties of endothelial progenitor cells in vitro.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mialhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Basire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Pannell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 110 (7), pp.2432-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2007-02-069997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00160595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carboxypeptidases B of &amp;lt;i&amp;gt;Anopheles gambiae&amp;lt;/i&amp;gt; as Targets for a &amp;lt;i&amp;gt;Plasmodium falciparum&amp;lt;/i&amp;gt; Transmission-Blocking Vaccine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lavazec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75 (4), pp.1635 - 1642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/iai.00864-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04008691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8297,861 +8431,861 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depletion of memory B cells is effective to prevent relapses in AQP4 antibody NMOSD but not in MOG antibody disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Durozard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Boutiere Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st Annual Meeting of the American-Academy-of-Neurology (AAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Academy of Neurology, May 2019, PHILADELPHIE, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelet function and microparticles levels for patients with paroxysmal and persistent atrial fibrillation including during acute episodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernus</w:t>
+                <w:t xml:space="preserve">Erytrocyte CD59 reversible deficiency participates in cold agglutinin auto-immune hemolytic anemia pathogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Nicolino-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp de Jaurreguiberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTH 2016 SSC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, MONTPELLIER, France. pp.138</w:t>
+              <w:t xml:space="preserve">10th International Congress on Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463778v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue factor positive microparticles remain undetectable by flow cytometry in pleural fluids from cancer patients despite high level of procoagulant activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Platelet function and microparticles levels for patients with paroxysmal and persistent atrial fibrillation including during acute episodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Pourtau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Sellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elisa Roca</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTH 2016 SSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, MONTPELLIER, France. pp.80</w:t>
+              <w:t xml:space="preserve">, May 2016, MONTPELLIER, France. pp.138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463691v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erytrocyte CD59 reversible deficiency participates in cold agglutinin auto-immune hemolytic anemia pathogenesis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jp de Jaurreguiberry</w:t>
+                <w:t xml:space="preserve">Tissue factor positive microparticles remain undetectable by flow cytometry in pleural fluids from cancer patients despite high level of procoagulant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Judicone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bouriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress on Autoimmunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">ISTH 2016 SSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, MONTPELLIER, France. pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461666v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardization of microparticle enumeration across different flow cytometry platforms : results of a multicenter collaborative workshop and future directions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ambivalent Role of Microvesicles in Hemostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTH SSC 2016 - 62nd Annual Meeting of the International Society on Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, MONTPELLIER, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference - Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, NEWRY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464697v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambivalent Role of Microvesicles in Hemostasis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Standardization of microparticle enumeration across different flow cytometry platforms : results of a multicenter collaborative workshop and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference - Extracellular Vesicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, NEWRY, United States</w:t>
+              <w:t xml:space="preserve">ISTH SSC 2016 - 62nd Annual Meeting of the International Society on Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464712v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balance coagulo-lytique des microparticules: implications dans la thrombose associée au cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Congrès Annuel de la Société Française d’hématologie 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microparticles from acute promyelocytic leukemia generate plasmin in a urokinase-dependent manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Judicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Franckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTH 2016 SSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, MONTPELLIER, France. pp.140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01463853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9161,166 +9295,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular Vesicles in Angiogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilyana Todorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Simoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.1658 - 1673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.117.309681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId345"/>
+      <w:footerReference w:type="default" r:id="rId350"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9388,51 +9522,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A7D6FE7"/>
+    <w:nsid w:val="A9AC518E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9619,51 +9753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romaric-lacroix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5756-470X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/R-1282-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05513495v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta A Bettin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Falkena" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton G van Leeuwen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gollwitzer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70189" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05512631v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Lacroix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Judicone" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Harti Souab" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonifay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70073" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957423v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cambon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guervilly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delteil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Potere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bachelier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1493306" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106010v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Payet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrine Bournot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sicard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.70003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04927283v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bernard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Pin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;zard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ernest" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Falaise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024013546" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04939814v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Mackman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Hisada" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Azevedo Sachetto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2024.05.037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04931804v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cointe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plantureux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dignat-George" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2381-6854" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gu&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Boucraut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boudjarane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Grapperon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fortanier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-12068-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04423721v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Cengiz Akbulut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryanne Arisz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Baaten" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaukhar Baidildinova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarazo Barakzie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2052-9175" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03922604v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Agouti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.13902" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Welsh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger Arkesteijn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bremer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cimorelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12299" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rebelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1228122" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04006445v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ribault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Benadjaoud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Squiban" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21726-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04423238v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bousquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gragueb-Chatti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Daviet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12237281" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03620308v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Davidson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulanger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aikawa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Badimon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Barile" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvac031" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03666657v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Vallier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Esnault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dacos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021013328" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777429v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giraud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moyon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simoncini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Duchez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nail" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14010121" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983914v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Fournier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chommeloux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pinglis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04272-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685896v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Champagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#8208;r&#233;mi Petit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Eug&#232;ne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12204" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04423329v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Solignac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Abdili" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dammar Bouchouareb" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12010105" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498240v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ghayad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dignat-George" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021208" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329715v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Konkoth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Saraswat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Dubrou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sabatier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2020.11.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329123v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Burtey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cauchois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003308" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329150v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.04.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145009v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaick Gourhant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Soukarieh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Alexandre Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morange" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009284" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624977v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A. Welsh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin van Der Pol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger J. A. Arkesteijn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brisson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2020.1713526" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03171102v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Burtey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa528" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Stalin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Traboulsi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vivancos&#8208;stalin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nollet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Joshkon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32909" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02505339v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodallec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Franco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Giacometti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60856-z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060856v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alecja Gasecka" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nieuwland" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Budnik" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eyileten" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2018.1557616" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03176804v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Gasecka" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Nieuwland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Budnik" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Eyileten" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14689" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155438v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bouriche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2020.09.020" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478896v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Balducci" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie S. Leroyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyana Todorova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44743-w" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504362v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leroyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442440v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Garnache-Ottou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Vidal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Biichl&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renosi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Poret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000647" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571424v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2019.07.011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571419v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durozard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rico" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouti&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Maarouf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25648" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571399v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; J Berckmans" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi M Hau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Sturk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2019.1688936" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02570599v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Simoncini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Mege" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1693476" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571226v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aubert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot-Dubois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1693475" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060265v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2018.1494482" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463152v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoelle Kossorotoff" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane de Montalembert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Brousse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lasne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Curis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-018-9835-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01663685v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Ch&#226;teau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Yzydorzick" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08883-1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788939v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Berda-Haddad" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubaya" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arpin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijlh.12565" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01777909v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benyamine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Magalon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-017-1271-7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770208v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Sellal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncelet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernus" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.03.068" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459831v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Mooberry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.13514" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03620392v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ridger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Angelillo-Scherrer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc-Brude" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH16-12-0943" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766676v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Essaadi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.22736" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455517v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouriche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460632v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1592301" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455550v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Roca" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laroumagne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787272v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barlogis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3984" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01290430v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Angelot Delettre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Biichle" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roogy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Benazet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610430v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gondouin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sall&#233;e" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Duval-Sabatier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2013.133" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03891765v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sarlon-Bartoli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bennis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bartoli" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2013.03.078" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00711679v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plawinski" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Doeuvre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2012.066167" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663691v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Forel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Camoin-Jau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc9978" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00439535v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dejouvencel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-06-228817" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00160595v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mialhe" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Basire" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Pannell" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2007-02-069997" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008691v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lavazec" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boudin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lacroix" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diop" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00864-06" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571435v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Boutiere Lamy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brunet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463778v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sellal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463691v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461666v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brun" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cointe" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nicolino-Brunet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp de Jaurreguiberry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464697v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464712v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464830v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463853v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Franckel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Weiss" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muller" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01777799v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.117.309681" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romaric-lacroix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5756-470X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/R-1282-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05512631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Lacroix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Judicone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Harti Souab" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonifay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cambon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guervilly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delteil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Potere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bachelier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1493306" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Payet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrine Bournot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sicard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.70003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05513495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta A Bettin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Falkena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton G van Leeuwen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gollwitzer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70189" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04931804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cointe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plantureux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dignat-George" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2381-6854" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04939814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Mackman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Hisada" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Azevedo Sachetto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2024.05.037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04927283v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bernard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Pin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;zard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ernest" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Falaise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024013546" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gu&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Boucraut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boudjarane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Grapperon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fortanier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-12068-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03922604v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Agouti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Masson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.13902" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04006445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ribault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Benadjaoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Squiban" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21726-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423760v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Welsh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger Arkesteijn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bremer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cimorelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12299" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rebelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1228122" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04423721v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Cengiz Akbulut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryanne Arisz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Baaten" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaukhar Baidildinova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarazo Barakzie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2052-9175" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04423238v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bousquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gragueb-Chatti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Daviet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12237281" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03620308v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Davidson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulanger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aikawa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Badimon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Barile" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvac031" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03666657v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Vallier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Esnault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dacos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021013328" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777429v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giraud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moyon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simoncini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Duchez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nail" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14010121" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983914v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Fournier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chommeloux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pinglis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04272-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685896v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Champagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#8208;r&#233;mi Petit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Eug&#232;ne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12204" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04423329v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Solignac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Abdili" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dammar Bouchouareb" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12010105" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Burtey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sabatier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cauchois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003308" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329715v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Konkoth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Saraswat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Dubrou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2020.11.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498240v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ghayad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dignat-George" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021208" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329150v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.04.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145009v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaick Gourhant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Soukarieh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Alexandre Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morange" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009284" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02505339v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodallec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Franco" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Giacometti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60856-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624977v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A. Welsh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin van Der Pol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger J. A. Arkesteijn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brisson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2020.1713526" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159779v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Stalin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Traboulsi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vivancos&#8208;stalin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nollet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Joshkon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32909" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03171102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Burtey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa528" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060856v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alecja Gasecka" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nieuwland" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Budnik" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eyileten" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2018.1557616" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03176804v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Gasecka" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Nieuwland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Budnik" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Eyileten" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14689" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155438v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bouriche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2020.09.020" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478896v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Balducci" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie S. Leroyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyana Todorova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44743-w" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442440v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Garnache-Ottou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Vidal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Biichl&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renosi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Poret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000647" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504362v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leroyer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571424v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2019.07.011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571419v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durozard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rico" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouti&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Maarouf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25648" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571399v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; J Berckmans" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi M Hau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Sturk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2019.1688936" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02570599v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Simoncini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Mege" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1693476" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571226v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aubert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot-Dubois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1693475" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060265v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2018.1494482" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463152v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoelle Kossorotoff" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane de Montalembert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Brousse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lasne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Curis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-018-9835-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01663685v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Ch&#226;teau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Yzydorzick" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08883-1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01777909v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benyamine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Magalon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-017-1271-7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788939v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Berda-Haddad" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubaya" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arpin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijlh.12565" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570130v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank A.W. Coumans" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Buzas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther E.E. Drees" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circresaha.117.309417" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770208v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Sellal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncelet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernus" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.03.068" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459831v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Mooberry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.13514" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03620392v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ridger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Angelillo-Scherrer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc-Brude" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH16-12-0943" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766676v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Essaadi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.22736" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455517v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouriche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460632v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1592301" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455550v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Roca" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laroumagne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787272v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barlogis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3984" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01290430v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Angelot Delettre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Biichle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roogy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Benazet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610430v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gondouin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sall&#233;e" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Duval-Sabatier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2013.133" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03891765v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sarlon-Bartoli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bennis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bartoli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2013.03.078" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00711679v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plawinski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Doeuvre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2012.066167" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663691v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Forel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roch" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Camoin-Jau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc9978" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00439535v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dejouvencel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-06-228817" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00160595v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mialhe" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Basire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Pannell" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2007-02-069997" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008691v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lavazec" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boudin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lacroix" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diop" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00864-06" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571435v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Boutiere Lamy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brunet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461666v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brun" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cointe" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nicolino-Brunet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp de Jaurreguiberry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463778v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sellal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463691v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464712v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464697v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464830v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463853v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Franckel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Weiss" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muller" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01777799v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.117.309681" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>