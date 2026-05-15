--- v2 (2026-04-25)
+++ v3 (2026-05-15)
@@ -92,53 +92,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-5756-470X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=iMXrUhIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">R-1282-2016</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -173,8255 +194,8255 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Procoagulant and Fibrinolytic Balance of Extracellular Vesicles Predicts Mortality in Septic Shock Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Judicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Harti Souab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jev2.70073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caspase-1 activation, IL-1/IL-6 signature and IFNγ-induced chemokines in lungs of COVID-19 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Delteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Potere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15, pp.1493306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1493306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin D modulates the content of inflammatory microRNAs in extracellular vesicles from human adipocyte cells in inflammatory context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrine Bournot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioFactors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 51 (1), pp.e70003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/biof.70003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of Flow Cytometers Enables Reproducible Measurements of Extracellular Vesicle Concentrations and Reference Range Establishment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Britta A Bettin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Falkena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ton G van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gollwitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (12), pp.e70189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jev2.70189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Update on Tissue Factor Detection in Blood in 2024: A Narrative Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hämostaseologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 44 (05), pp.368-376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/a-2381-6854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of assays measuring extracellular vesicle tissue factor in plasma samples: communication from the ISTH SSC Subcommittee on Vascular Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Mackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohei Hisada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Teresa Azevedo Sachetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Hau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22 (10), pp.2910-2921. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtha.2024.05.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thrombomodulin (p.Cys537Stop) is released from cells by an unusual membrane insertion/leakage mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ernest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Falaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (21), pp.5467-5478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/bloodadvances.2024013546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical, biological, electrophysiological and therapeutic profile of patients with anti-MAG neuropathy according to MYD88L265P and CXCR4 mutations and underlying haemopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guérémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Boucraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Boudjarane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Marie Grapperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fortanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 271 (3), pp.1320-1330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00415-023-12068-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma levels of E‐selectin are associated with retinopathy in sickle cell disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Agouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Haematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 110 (3), pp.271-279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ejh.13902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating microvesicles correlate with radiation proctitis complication after radiotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ribault</w:t>
+                <w:t xml:space="preserve">Macrophage IL-1β-positive microvesicles exhibit thrombo-inflammatory properties and are detectable in patients with active juvenile idiopathic arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Benadjaoud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Charlotte Rebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coralie Judicone</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-21726-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1228122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04006445v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compendium of single extracellular vesicle flow cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Welsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Welsh</w:t>
+                <w:t xml:space="preserve">Ger Arkesteijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ger Arkesteijn</w:t>
+                <w:t xml:space="preserve">Michel Bremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bremer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michael Cimorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jev2.12299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage IL-1β-positive microvesicles exhibit thrombo-inflammatory properties and are detectable in patients with active juvenile idiopathic arthritis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Cambon</w:t>
+                <w:t xml:space="preserve">Circulating microvesicles correlate with radiation proctitis complication after radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ribault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Rebelle</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Mohamed Amine Benadjaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Squiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Robert</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Judicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1228122⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.2033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-21726-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391329v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04006445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood Coagulation and Beyond: Position Paper from the Fourth Maastricht Consensus Conference on Thrombosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asim Cengiz Akbulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryanne Arisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Baaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaukhar Baidildinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aarazo Barakzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 123 (08), pp.808-839. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/a-2052-9175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microvesicles Are Associated with Early Veno Venous ECMO Circuit Change during Severe ARDS: A Prospective Observational Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Gragueb-Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (23), pp.7281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm12237281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for the identification and characterization of extracellular vesicles in cardiovascular studiesfrom exosomes to microvesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Aikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Badimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Barile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardiovascular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 1149 (1), pp.45-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cvr/cvac031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03620308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granulocyte microvesicles with a high plasmin generation capacity promote clot lysis and improve outcome in septic shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dacos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 139 (15), pp.2377-2391. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood.2021013328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Radiolabeled Endothelial Microvesicles Predicts Their Therapeutic Efficacy: A Proof-of-Concept Study in Peripheral Ischemia Mouse Model Using SPECT/CT Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Simoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Duchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (1), pp.121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pharmaceutics14010121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-lung-protective ventilation and biotrauma in severe ARDS patients on veno-venous extracorporeal membrane oxygenation: a randomized controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théotime Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chommeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pinglis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (1), pp.383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13054-022-04272-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new strategy to count and sort neutrophil‐derived extracellular vesicles: Validation in infectious disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul‐rémi Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (4), pp.e12204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jev2.12204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheopheresis Performed in Hemodialysis Patients Targets Endothelium and Has an Acute Anti-Inflammatory Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Abdili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dammar Bouchouareb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm12010105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissemination of extreme levels of extracellular vesicles: tissue factor activity in patients with severe COVID-19</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multifaceted role of extracellular vesicles in atherosclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Akhil Konkoth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Saraswat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Dubrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florence Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Cauchois</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020003308⟩</w:t>
+              <w:t xml:space="preserve">Atherosclerosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 319, pp.121-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2020.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329123v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted role of extracellular vesicles in atherosclerosis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Sabatier</w:t>
+                <w:t xml:space="preserve">Biomarqueurs vésiculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Leroyer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandra Ghayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atherosclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2020.11.006⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (12), pp.1158-1165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2021208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329715v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarqueurs vésiculaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dissemination of extreme levels of extracellular vesicles: tissue factor activity in patients with severe COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Dignat-George</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephane Burtey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cauchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2021208⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (3), pp.628-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020003308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498240v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les microvésicules cellulaires : biomarqueurs émergents en pathologie cardiovasculaire : intérêt dans le risque thrombotique de la COVID 19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 205 (2), pp.166-179. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2020.04.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rare coding mutation in the MAST2 gene causes venous thrombosis in a French family with unexplained thrombophilia: The Breizh MAST2 Arg89Gln variant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaick Gourhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Soukarieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David-Alexandre Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Morange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Peiretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17 (1), pp.e1009284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1009284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototyping Trastuzumab Docetaxel Immunoliposomes with a New FCM-Based Method to Quantify Optimal Antibody Density on Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rodallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.4147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-60856-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02505339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIFlowCyt-EV: a framework for standardized reporting of extracellular vesicle flow cytometry experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Therapeutic targeting of soluble CD146/MCAM with the M2J‐1 monoclonal antibody prevents metastasis development and procoagulant activity in CD146‐positive invasive tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin van Der Pol</w:t>
+                <w:t xml:space="preserve">Jimmy Stalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ger J. A. Arkesteijn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Bremer</w:t>
+                <w:t xml:space="preserve">Wael Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Brisson</w:t>
+                <w:t xml:space="preserve">Lucie Vivancos‐stalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Joshkon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20013078.2020.1713526⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147 (6), pp.1666-1679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.32909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624977v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic targeting of soluble CD146/MCAM with the M2J‐1 monoclonal antibody prevents metastasis development and procoagulant activity in CD146‐positive invasive tumors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wael Traboulsi</w:t>
+                <w:t xml:space="preserve">Circulating Endothelial Cells as a Marker of Endothelial Injury in Severe COVID -19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Vivancos‐stalin</w:t>
+                <w:t xml:space="preserve">Stéphane Burtey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cauchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Nollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Joshkon</w:t>
+                <w:t xml:space="preserve">Guillaume Lano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.32909⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 222 (11), pp.1789-1793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiaa528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159779v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Endothelial Cells as a Marker of Endothelial Injury in Severe COVID -19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Guervilly</w:t>
+                <w:t xml:space="preserve">MIFlowCyt-EV: a framework for standardized reporting of extracellular vesicle flow cytometry experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua A. Welsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Burtey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Cauchois</w:t>
+                <w:t xml:space="preserve">Edwin van Der Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lano</w:t>
+                <w:t xml:space="preserve">Ger J. A. Arkesteijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiaa528⟩</w:t>
+              <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20013078.2020.1713526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171102v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomized controlled trial protocol to investigate the antiplatelet therapy effect on extracellular vesicles (AFFECT EV) in acute myocardial infarction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alecja Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Nieuwland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Budnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Eyileten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Platelets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09537104.2018.1557616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ticagrelor attenuates the increase of extracellular vesicle concentrations in plasma after acute myocardial infarction compared to clopidogrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Gasecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rienk Nieuwland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Budnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceren Eyileten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (3), pp.609-623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jth.14689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new hybrid immunocapture bioassay with improved reproducibility to measure tissue factor-dependent procoagulant activity of microvesicles from body fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Judicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bouriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrombosis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 196, pp.414-424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.thromres.2020.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular vesicles from T cells overexpress miR-146b-5p in HIV-1 infection and repress endothelial activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Balducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie S. Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilyana Todorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (10299), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-44743-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How should we diagnose and treat blastic plasmacytoid dendritic cell neoplasm patients?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francine Garnache-Ottou</w:t>
+                <w:t xml:space="preserve">Extracellular vesicles from T cells overexpress miR-146b-5p in HIV-1 infection and repress endothelial activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Balducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Vidal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eve Poret</w:t>
+                <w:t xml:space="preserve">Aurelie Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilyana Todorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2019000647⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44743-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442440v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicles from T cells overexpress miR-146b-5p in HIV-1 infection and repress endothelial activation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Balducci</w:t>
+                <w:t xml:space="preserve">How should we diagnose and treat blastic plasmacytoid dendritic cell neoplasm patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Garnache-Ottou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeha Biichlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Renosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Leroyer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dilyana Todorova</w:t>
+                <w:t xml:space="preserve">Eve Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44743-w⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (24), pp.4238-4251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2019000647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504362v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the sensitivity of the human microvesicle tissue factor activity assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bouriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Judicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrombosis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 182, pp.64-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.thromres.2019.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Response to Rituximab between Myelin Oligodendrocyte Glycoprotein and Aquaporin‐4 Antibody Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Durozard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Boutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Maarouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 87 (2), pp.256-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ana.25648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular vesicles and coagulation in blood from healthy humans revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René J Berckmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi M Hau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Sturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rienk Nieuwland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (1), pp.1688936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/20013078.2019.1688936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microvesicles and Cancer Associated Thrombosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Simoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Mege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 45 (06), pp.593-603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0039-1693476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of Platelets in Cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Mege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Panicot-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 45 (06), pp.569-575. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0039-1693475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new assay to evaluate microvesicle plasmin generation capacity: validation in disease with fibrinolysis imbalance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Harti Souab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bouriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Extracellular Vesicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7 (1), pp.1494482. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20013078.2018.1494482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CD34+ Hematopoietic Stem Cell Count Is Predictive of Vascular Event Occurrence in Children with Sickle Cell Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoelle Kossorotoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane de Montalembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Curis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cell Reviews and Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (5), pp.694-701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12015-018-9835-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogenesis of Pro-senescent Microparticles by Endothelial Colony Forming Cells from Premature Neonates is driven by SIRT1-Dependent Epigenetic Regulation of MKK6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Simoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Line Château</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilyana Todorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Yzydorzick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.8277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-08883-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased serum levels of fractalkine and mobilisation of CD34+CD45− endothelial progenitor cells in systemic sclerosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Title page: Increased Mean Corpuscular Haemoglobin Concentration: Artefact or true abnormality? Short running title: Increased MCHC: Artefact or pathology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Magalon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Yael Berda-Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boubaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cointe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13075-017-1271-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Laboratory Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (1), pp.32 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijlh.12565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777909v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Title page: Increased Mean Corpuscular Haemoglobin Concentration: Artefact or true abnormality? Short running title: Increased MCHC: Artefact or pathology?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increased serum levels of fractalkine and mobilisation of CD34+CD45− endothelial progenitor cells in systemic sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arpin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Audrey Benyamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Laboratory Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijlh.12565⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13075-017-1271-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788939v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological Guidelines to Study Extracellular Vesicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank A.W. Coumans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edit Buzas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther E.E. Drees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 120 (10), pp.1632-1648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/circresaha.117.309417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platelet function and microparticle levels in atrial fibrillation: Changes during the acute episode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Pourtau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Sellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 243, pp.216-222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijcard.2017.03.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardization of microparticle enumeration across different flow cytometry platforms: results of a multicenter collaborative workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Judicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mj Mooberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 15 (1), pp.187-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jth.13514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microvesicles in vascular homeostasis and diseases. Position Paper of the European Society of Cardiology (ESC) Working Group on Atherosclerosis and Vascular Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Ridger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Angelillo-Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Badimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanc-Brude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 117 (07), pp.1296-1316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1160/TH16-12-0943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03620392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel anti-CD146 antibody specifically targets cancer cells by internalizing the molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Stalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Essaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (68), pp.112283 - 112296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18632/oncotarget.22736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardized counting of circulating platelet microparticles using currently available flow cytometers and scatter-based triggering: Forward or side scatter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Bouriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytometry Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 89A, pp.148-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microparticles and Fibrinolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Vallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Judicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 43 (2), pp.129-134. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0036-1592301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of EpCAM-positive microparticles in pleural fluid: A new approach to mini-invasively identify patients with malignant pleural effusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Judicone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laroumagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.3357-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance chemotherapy in children with ALL exerts metronomic-like thrombospondin-1 associated anti-endothelial effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barlogis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (26), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18632/oncotarget.3984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Description of 109 Cases of Blastic Plasmacytoid Dendritic Cell Neoplasm (BPDCN) from the French Network of BPDCN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Angelot Delettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeha Biichle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roogy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Benazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 126 (23), pp.3812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indolic uremic solutes increase tissue factor production in endothelial cells by the aryl hydrocarbon receptor pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gondouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Duval-Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 84 (4), pp.733-744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ki.2013.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmatic Level of Leukocyte-Derived Microparticles Is Associated With Unstable Plaque in Asymptomatic Patients With High-Grade Carotid Stenosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Sarlon-Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dominique Piercecchi-Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 62 (16), pp.1436-1441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jacc.2013.03.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leukocyte- and endothelial-derived microparticles: a circulating source for fibrinolysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Plawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Doeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 97 (12), pp.1864-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3324/haematol.2012.066167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00711679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High levels of circulating leukocyte microparticles are associated with better outcome in acute respiratory distress syndrome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Camoin-Jau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15 (1), pp.R31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/cc9978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00663691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibrinolytic cross-talk: a new mechanism for plasmin formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Dejouvencel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Doeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Doeuvre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Plawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 115 (10), pp.2048-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2009-06-228817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00439535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of plasminogen into plasmin at the surface of endothelial microparticles: a mechanism that modulates angiogenic properties of endothelial progenitor cells in vitro.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mialhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Basire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Pannell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 110 (7), pp.2432-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2007-02-069997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00160595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carboxypeptidases B of &amp;lt;i&amp;gt;Anopheles gambiae&amp;lt;/i&amp;gt; as Targets for a &amp;lt;i&amp;gt;Plasmodium falciparum&amp;lt;/i&amp;gt; Transmission-Blocking Vaccine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lavazec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75 (4), pp.1635 - 1642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/iai.00864-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04008691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8431,861 +8452,861 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depletion of memory B cells is effective to prevent relapses in AQP4 antibody NMOSD but not in MOG antibody disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Durozard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Boutiere Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st Annual Meeting of the American-Academy-of-Neurology (AAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Academy of Neurology, May 2019, PHILADELPHIE, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erytrocyte CD59 reversible deficiency participates in cold agglutinin auto-immune hemolytic anemia pathogenesis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Brun</w:t>
+                <w:t xml:space="preserve">Platelet function and microparticles levels for patients with paroxysmal and persistent atrial fibrillation including during acute episodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Pourtau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Cointe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jp de Jaurreguiberry</w:t>
+                <w:t xml:space="preserve">Jean-Marc Sellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress on Autoimmunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">ISTH 2016 SSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, MONTPELLIER, France. pp.138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461666v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelet function and microparticles levels for patients with paroxysmal and persistent atrial fibrillation including during acute episodes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Tissue factor positive microparticles remain undetectable by flow cytometry in pleural fluids from cancer patients despite high level of procoagulant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernus</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Judicone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bouriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTH 2016 SSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, MONTPELLIER, France. pp.138</w:t>
+              <w:t xml:space="preserve">, May 2016, MONTPELLIER, France. pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463778v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue factor positive microparticles remain undetectable by flow cytometry in pleural fluids from cancer patients despite high level of procoagulant activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poncelet</w:t>
+                <w:t xml:space="preserve">Erytrocyte CD59 reversible deficiency participates in cold agglutinin auto-immune hemolytic anemia pathogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elisa Roca</w:t>
+                <w:t xml:space="preserve">C Nicolino-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp de Jaurreguiberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTH 2016 SSC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, MONTPELLIER, France. pp.80</w:t>
+              <w:t xml:space="preserve">10th International Congress on Autoimmunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463691v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambivalent Role of Microvesicles in Hemostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference - Extracellular Vesicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, NEWRY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardization of microparticle enumeration across different flow cytometry platforms : results of a multicenter collaborative workshop and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTH SSC 2016 - 62nd Annual Meeting of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balance coagulo-lytique des microparticules: implications dans la thrombose associée au cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Congrès Annuel de la Société Française d’hématologie 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microparticles from acute promyelocytic leukemia generate plasmin in a urokinase-dependent manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Judicone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Franckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Judicone</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTH 2016 SSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, MONTPELLIER, France. pp.140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01463853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9295,166 +9316,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular Vesicles in Angiogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilyana Todorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Simoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dignat-George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.1658 - 1673. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.117.309681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId350"/>
+      <w:footerReference w:type="default" r:id="rId351"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9522,51 +9543,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9AC518E"/>
+    <w:nsid w:val="26AEBC4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9753,51 +9774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romaric-lacroix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5756-470X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/R-1282-2016" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05512631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Lacroix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Judicone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Harti Souab" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonifay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70073" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957423v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cambon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guervilly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delteil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Potere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bachelier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1493306" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Payet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrine Bournot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sicard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.70003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05513495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta A Bettin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Falkena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton G van Leeuwen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gollwitzer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70189" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04931804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cointe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plantureux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dignat-George" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2381-6854" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04939814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Mackman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Hisada" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Azevedo Sachetto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2024.05.037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04927283v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bernard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Pin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;zard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ernest" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Falaise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024013546" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gu&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Boucraut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boudjarane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Grapperon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fortanier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-12068-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03922604v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Agouti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Masson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.13902" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04006445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ribault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Benadjaoud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Squiban" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21726-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423760v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Welsh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger Arkesteijn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bremer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cimorelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12299" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391329v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rebelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1228122" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04423721v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Cengiz Akbulut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryanne Arisz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Baaten" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaukhar Baidildinova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarazo Barakzie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2052-9175" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04423238v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bousquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gragueb-Chatti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Daviet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12237281" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03620308v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Davidson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulanger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aikawa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Badimon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Barile" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvac031" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03666657v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Vallier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Esnault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dacos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021013328" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777429v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giraud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moyon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simoncini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Duchez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nail" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14010121" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983914v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Fournier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chommeloux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pinglis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04272-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685896v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Champagne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#8208;r&#233;mi Petit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Eug&#232;ne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12204" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04423329v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Solignac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Abdili" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dammar Bouchouareb" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12010105" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Burtey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sabatier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cauchois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003308" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329715v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Konkoth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Saraswat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Dubrou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2020.11.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498240v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ghayad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dignat-George" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021208" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329150v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.04.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145009v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaick Gourhant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Soukarieh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Alexandre Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morange" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009284" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02505339v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodallec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Franco" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Giacometti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60856-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624977v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A. Welsh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin van Der Pol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger J. A. Arkesteijn" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brisson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2020.1713526" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159779v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Stalin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Traboulsi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vivancos&#8208;stalin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nollet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Joshkon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32909" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03171102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Burtey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa528" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060856v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alecja Gasecka" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nieuwland" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Budnik" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eyileten" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2018.1557616" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03176804v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Gasecka" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Nieuwland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Budnik" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Eyileten" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14689" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155438v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bouriche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2020.09.020" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478896v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Balducci" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie S. Leroyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyana Todorova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44743-w" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442440v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Garnache-Ottou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Vidal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Biichl&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renosi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Poret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000647" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504362v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leroyer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571424v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2019.07.011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571419v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durozard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rico" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouti&#232;re" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Maarouf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25648" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571399v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; J Berckmans" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi M Hau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Sturk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2019.1688936" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02570599v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Simoncini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Mege" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1693476" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571226v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aubert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot-Dubois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1693475" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060265v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2018.1494482" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463152v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoelle Kossorotoff" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane de Montalembert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Brousse" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lasne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Curis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-018-9835-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01663685v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Ch&#226;teau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Yzydorzick" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08883-1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01777909v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benyamine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Magalon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-017-1271-7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788939v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Berda-Haddad" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubaya" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arpin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijlh.12565" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570130v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank A.W. Coumans" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Buzas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther E.E. Drees" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circresaha.117.309417" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770208v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Sellal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncelet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernus" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.03.068" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459831v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Mooberry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.13514" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03620392v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ridger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Angelillo-Scherrer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc-Brude" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH16-12-0943" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766676v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Essaadi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.22736" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455517v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouriche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460632v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1592301" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455550v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Roca" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laroumagne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787272v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barlogis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3984" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01290430v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Angelot Delettre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Biichle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roogy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Benazet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610430v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gondouin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sall&#233;e" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Duval-Sabatier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2013.133" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03891765v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sarlon-Bartoli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bennis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bartoli" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2013.03.078" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00711679v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plawinski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Doeuvre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2012.066167" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663691v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Forel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roch" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Camoin-Jau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc9978" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00439535v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dejouvencel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-06-228817" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00160595v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mialhe" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Basire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Pannell" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2007-02-069997" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008691v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lavazec" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boudin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lacroix" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diop" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00864-06" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571435v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Boutiere Lamy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brunet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461666v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brun" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cointe" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nicolino-Brunet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp de Jaurreguiberry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463778v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sellal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463691v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464712v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464697v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464830v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463853v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Franckel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Weiss" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muller" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01777799v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.117.309681" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romaric-lacroix" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5756-470X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=iMXrUhIAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/R-1282-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05512631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Lacroix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Judicone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Harti Souab" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonifay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70073" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957423v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cambon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guervilly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delteil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Potere" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bachelier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1493306" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Payet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrine Bournot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sicard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.70003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05513495v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta A Bettin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Falkena" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton G van Leeuwen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gollwitzer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70189" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04931804v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cointe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Plantureux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dignat-George" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2381-6854" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04939814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Mackman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Hisada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Azevedo Sachetto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2024.05.037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04927283v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bernard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Pin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie H&#233;zard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ernest" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Falaise" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024013546" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557585v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gu&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Boucraut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Boudjarane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Grapperon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fortanier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-12068-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03922604v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Agouti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Masson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Jean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejh.13902" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rebelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1228122" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423760v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Welsh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger Arkesteijn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bremer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cimorelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12299" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04006445v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ribault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Benadjaoud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Squiban" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21726-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04423721v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Cengiz Akbulut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryanne Arisz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Baaten" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaukhar Baidildinova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aarazo Barakzie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2052-9175" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04423238v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bousquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gragueb-Chatti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Daviet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12237281" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03620308v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Davidson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulanger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Aikawa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Badimon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Barile" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvac031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03666657v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Vallier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Esnault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dacos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2021013328" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moyon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Simoncini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Duchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nail" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14010121" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983914v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;otime Fournier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chommeloux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pinglis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04272-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685896v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Champagne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#8208;r&#233;mi Petit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Eug&#232;ne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12204" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04423329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Solignac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Abdili" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dammar Bouchouareb" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12010105" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Konkoth" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Saraswat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Dubrou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sabatier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2020.11.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ghayad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dignat-George" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021208" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329123v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Burtey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cauchois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003308" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329150v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2020.04.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03145009v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaick Gourhant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Soukarieh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Alexandre Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Morange" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009284" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02505339v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodallec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Franco" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Giacometti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60856-z" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03159779v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Stalin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Traboulsi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vivancos&#8208;stalin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nollet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Joshkon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.32909" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03171102v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Burtey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa528" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624977v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua A. Welsh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin van Der Pol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger J. A. Arkesteijn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brisson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2020.1713526" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060856v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alecja Gasecka" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Nieuwland" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Budnik" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Eyileten" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537104.2018.1557616" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03176804v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Gasecka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rienk Nieuwland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Budnik" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Eyileten" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14689" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155438v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bouriche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2020.09.020" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478896v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Balducci" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie S. Leroyer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Robert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilyana Todorova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44743-w" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504362v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leroyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442440v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Garnache-Ottou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Vidal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Biichl&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renosi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Poret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000647" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571424v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2019.07.011" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571419v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durozard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rico" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouti&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Maarouf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25648" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571399v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; J Berckmans" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi M Hau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Sturk" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2019.1688936" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02570599v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Simoncini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Mege" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1693476" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571226v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aubert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Panicot-Dubois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1693475" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060265v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20013078.2018.1494482" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463152v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoelle Kossorotoff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane de Montalembert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Brousse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lasne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Curis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-018-9835-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01663685v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Ch&#226;teau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Yzydorzick" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08883-1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788939v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Berda-Haddad" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubaya" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arpin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijlh.12565" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01777909v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Benyamine" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Magalon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-017-1271-7" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570130v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank A.W. Coumans" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Buzas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther E.E. Drees" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/circresaha.117.309417" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770208v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pourtau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Sellal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncelet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernus" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2017.03.068" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459831v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Mooberry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.13514" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03620392v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Ridger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Angelillo-Scherrer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanc-Brude" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH16-12-0943" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01766676v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Essaadi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.22736" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455517v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouriche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460632v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1592301" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455550v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Roca" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laroumagne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01787272v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barlogis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.3984" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01290430v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Angelot Delettre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Biichle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roogy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Benazet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610430v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gondouin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sall&#233;e" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Duval-Sabatier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2013.133" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03891765v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sarlon-Bartoli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bennis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bartoli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2013.03.078" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00711679v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plawinski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Doeuvre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2012.066167" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663691v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Forel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roch" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Camoin-Jau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/cc9978" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00439535v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dejouvencel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-06-228817" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00160595v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mialhe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Basire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Pannell" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2007-02-069997" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04008691v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lavazec" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boudin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lacroix" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diop" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00864-06" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02571435v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Boutiere Lamy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Brunet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463778v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sellal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463691v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461666v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brun" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cointe" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nicolino-Brunet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp de Jaurreguiberry" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464712v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464697v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464830v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463853v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Franckel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Weiss" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Muller" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01777799v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.117.309681" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>