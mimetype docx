--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -508,291 +508,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a low voltage railgun in the context of a swept lightning stroke on an aircraft</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Zaepffel</w:t>
+                <w:t xml:space="preserve">A fast-modeling algorithm to predict the thermo-field emission and thermal stability of field emitter arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius Mofakhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Seznec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0085925⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (24), pp.243302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0116717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811303v1</w:t>
+                <w:t xml:space="preserve">hal-03943828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast-modeling algorithm to predict the thermo-field emission and thermal stability of field emitter arrays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Seznec</w:t>
+                <w:t xml:space="preserve">Development of a low voltage railgun in the context of a swept lightning stroke on an aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Sousa Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zaepffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 132 (24), pp.243302. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93 (8), pp.084705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0116717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0085925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943828v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the Power Balance for Thin Ag-SnO2 Electrodes Submitted to an Electric Arc Based on IR Thermography</w:t>
               </w:r>
@@ -902,204 +902,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Nottingham Inversion Instability during the thermo-field emission from refractory metal micro-protrusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal effects in field electron emission from idealized arrangements of independent and interacting micro-protrusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius Mofakhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Seznec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberiu Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94443-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (23), pp.235305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/abd9e9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335842v1</w:t>
+                <w:t xml:space="preserve">hal-03216776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and implementation of DC-to-DC converter topology for current regulated lightning generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Sousa Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Zaepffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1117,210 +1117,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 92 (10), pp.104709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0060247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal effects in field electron emission from idealized arrangements of independent and interacting micro-protrusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling the Nottingham Inversion Instability during the thermo-field emission from refractory metal micro-protrusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Seznec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darius Mofakhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberiu Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 54 (23), pp.235305. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.15182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/abd9e9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94443-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216776v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the power flux supplied by an electric arc to Ag-SnO2 electrodes based on cross-section observations of the melted zone</w:t>
               </w:r>
@@ -1596,51 +1596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 66 (2), pp.20801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1680,273 +1680,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study of electric arcs in aeronautical condition of pressure</w:t>
+                <w:t xml:space="preserve">Temperature Measurement of Tungsten Electrode Surface at Electric Arc Extinction in Air-Power Flux Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Savi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 67 (2), pp.20802. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology. Part A, Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (10), pp.1606 - 1612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2014140065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tcpmt.2014.2343792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099243v1</w:t>
+                <w:t xml:space="preserve">hal-01083426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Measurement of Tungsten Electrode Surface at Electric Arc Extinction in Air-Power Flux Estimation</w:t>
+                <w:t xml:space="preserve">Parametric study of electric arcs in aeronautical condition of pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Savi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Savi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology. Part A, Manufacturing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (2), pp.20802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2014140065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tcpmt.2014.2343792⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01083426v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Study of the Current-Voltage Characteristics of a 100-mbar DC Discharge in Argon: From the Diffuse Glow Discharge to the Arc Regime</w:t>
               </w:r>
@@ -2105,51 +2105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40 (4), pp.1205-1216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2222,51 +2222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Andlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 275 (1), pp.012004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2468,51 +2468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Andlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (3), 30801 (10 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3377,51 +3377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir A. Esin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th IEEE Holm Conference on Electrical Contacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Milwaukee, United States. pp.239-244, </w:t>
@@ -3453,307 +3453,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of HVDC contactors in depressurized environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romaric Landfried</w:t>
+                <w:t xml:space="preserve">Proposition d’une méthode visant à estimer l’énergie apportée par un arc à une anode en Ag-SnO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Cailletaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chaudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">More electrical aircraft conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque sur les Arcs Electriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331458v1</w:t>
+                <w:t xml:space="preserve">hal-02152896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une méthode visant à estimer l’énergie apportée par un arc à une anode en Ag-SnO2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
+                <w:t xml:space="preserve">Characterization of HVDC contactors in depressurized environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Klonowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mercier-Calvairac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Etchenique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boukhlifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque sur les Arcs Electriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Bourges, France</w:t>
+              <w:t xml:space="preserve">More electrical aircraft conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152896v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial extension of electric arcs in aeronautical pressure conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boukhlifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3830,51 +3830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of pressure on electric arcs switch-off</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boukhlifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3949,260 +3949,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the study of the electric arc displacement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Boukhlifa</w:t>
+                <w:t xml:space="preserve">Interaction between electric arc and Ag-SnO2 electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Cailletaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Tech Plasma Processes</w:t>
+              <w:t xml:space="preserve">15th International High-Tech Plasma Processes Conference (HTPP2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376066v1</w:t>
+                <w:t xml:space="preserve">hal-01927303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between electric arc and Ag-SnO2 electrodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
+                <w:t xml:space="preserve">Contribution to the study of the electric arc displacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boukhlifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International High-Tech Plasma Processes Conference (HTPP2018)</w:t>
+              <w:t xml:space="preserve">High Tech Plasma Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927303v1</w:t>
+                <w:t xml:space="preserve">hal-02376066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arcing fault in aircraft distribution network</w:t>
               </w:r>
@@ -4316,299 +4316,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale du contact électrique roue/rail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power flux brought by an electric arc on AgSnO2 electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Landfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Loete</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Philippe.Teste@supelec.Fr Teste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Colloque sur les Arcs Electriques et Workshop Arcs et Contacts Electriques (CAE XIII ACE 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">63rd IEEE Holm Conference on Electrical Contacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Denver, United States. pp.204-207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/holm.2017.8088087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481567v1</w:t>
+                <w:t xml:space="preserve">hal-01591486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power flux brought by an electric arc on AgSnO2 electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude expérimentale du contact électrique roue/rail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-Leon Kaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd IEEE Holm Conference on Electrical Contacts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIIIème Colloque sur les Arcs Electriques et Workshop Arcs et Contacts Electriques (CAE XIII ACE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591486v1</w:t>
+                <w:t xml:space="preserve">hal-01481567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des caractéristiques du flux de puissance apporté à des électrodes en AgSnO2 par un arc non stationnaire dans l’air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4862,51 +4862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5095,51 +5095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arcs électriques en condition aéronautique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Workshop Arcs et Contacts Électriques- Approche Physique et Applications (ACE 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5190,51 +5190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETG Energietechnische Gesells. im VDE ITG Informationstechnische Gesells. im VDE, Jun 2014, Dresden, Germany. pp.357 - 360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5253,277 +5253,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités au LGEP et à Supélec dans le Domaine des Décharges et des Arcs Électriques</w:t>
+                <w:t xml:space="preserve">Contribution to the study of the glow to arc transition in 100 mbar argon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khaled Almaksour</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ACE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">12th High-Tech Plasma Processes Conference (HTPP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780690v1</w:t>
+                <w:t xml:space="preserve">hal-00778772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the study of the glow to arc transition in 100 mbar argon</w:t>
+                <w:t xml:space="preserve">Activités au LGEP et à Supélec dans le Domaine des Décharges et des Arcs Électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Almaksour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th High-Tech Plasma Processes Conference (HTPP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Workshop ACE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778772v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of a glow discharge structure in 100 mbar argon</w:t>
               </w:r>
@@ -5660,51 +5660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPIG 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Belfast, United Kingdom. pp.C11-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5723,256 +5723,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Measurement of Copper Contact Surfaces</w:t>
+                <w:t xml:space="preserve">Experimental assessment of the surface temperature of copper electrodes submitted to an electric arc in air at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Andlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th ICEC and 56th Holm Conference on Electrical Contacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Charleston, United States. pp.148-152</w:t>
+              <w:t xml:space="preserve">11th High-Tech Plasma Processes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554772v1</w:t>
+                <w:t xml:space="preserve">hal-00557110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of the surface temperature of copper electrodes submitted to an electric arc in air at atmospheric pressure</w:t>
+                <w:t xml:space="preserve">Temperature Measurement of Copper Contact Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Andlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Klonowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th High-Tech Plasma Processes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Belgium</w:t>
+              <w:t xml:space="preserve">25th ICEC and 56th Holm Conference on Electrical Contacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Charleston, United States. pp.148-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557110v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6137,51 +6137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6616,51 +6616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05044103v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Mofakhami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Seznec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Landfried" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-87500-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488553v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sousa Martins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zaepffel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad2223" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149070v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/acdfdd" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03811303v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sousa Martins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085925" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943828v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0116717" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03800996v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhlifa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2022.3212471" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335842v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Minea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94443-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060247" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abd9e9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fouque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonhomme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaudot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020190222" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Andrea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019190029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130409" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KCXTVDNS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Savi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-S55ZNHPH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083426v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcpmt.2014.2343792" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andlauer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kirkpatrick" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2273002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2185069" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710608v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Andlauer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/275/1/012004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751654v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Landfried" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblanc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Teste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110058" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZFGQWV59-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710607v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05279567v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pietri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05279532v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Aichoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05229721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichoun Yousra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teste Philippe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC60657.2024.10599031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04274251v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03451497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klonowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02985178v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC49440.2020.9203448" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02155532v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2019.8923681" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331458v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier-Calvairac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Etchenique" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhlifa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02152896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02287184v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02287139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01927303v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrea" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buffo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukadoum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088106" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01481567v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Leon Kaza" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591486v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Philippe.Teste@supelec.Fr Teste" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2017.8088087" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01481584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404763v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC.2017.8004702" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01335278v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bournat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402476v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Boukadoum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2016.7780029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284639v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099236v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780690v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almaksour" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778772v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710615v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554772v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klonowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557110v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05274117v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01335224v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284641v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789385v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011SUPL0023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05044103v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Mofakhami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Seznec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Landfried" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-87500-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488553v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sousa Martins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zaepffel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad2223" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149070v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/acdfdd" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943828v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0116717" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03811303v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sousa Martins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085925" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03800996v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhlifa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2022.3212471" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216776v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Minea" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abd9e9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060247" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94443-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fouque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonhomme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaudot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020190222" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331422v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Andrea" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019190029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099244v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130409" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KCXTVDNS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Savi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcpmt.2014.2343792" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099243v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140065" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-S55ZNHPH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andlauer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kirkpatrick" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2273002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2185069" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710608v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Andlauer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/275/1/012004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751654v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Landfried" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblanc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Teste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110058" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZFGQWV59-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710607v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05279567v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pietri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05279532v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Aichoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05229721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichoun Yousra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teste Philippe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC60657.2024.10599031" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04274251v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03451497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klonowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02985178v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC49440.2020.9203448" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02155532v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2019.8923681" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02152896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331458v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier-Calvairac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Etchenique" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhlifa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02287184v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02287139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01927303v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376066v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404750v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrea" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buffo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukadoum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088106" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591486v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Philippe.Teste@supelec.Fr Teste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2017.8088087" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01481567v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Leon Kaza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01481584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404763v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC.2017.8004702" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01335278v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bournat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402476v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Boukadoum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2016.7780029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284639v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099236v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778772v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780690v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almaksour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710615v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557110v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554772v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klonowski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05274117v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01335224v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284641v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789385v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011SUPL0023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>