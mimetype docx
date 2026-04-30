--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romaric Marcilly </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de mission recherche - CIC-IT 1403 Inserm CHU de Lille - METRICS ULR 2694 Univ Lille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romaric-marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7077-7267</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Satisfaction With a Secure, Connected Mobile App for Women in Assisted Reproductive Technology Programs: Prospective Observational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Plouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaymae Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, JMIR Human Factors, 12, pp.e63570. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/63570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Usability Analysis to Improve an Educational Telemedicine Simulation: Task Analysis and Survey Results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake Lesselroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Monkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mohanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 326, pp.59-63. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI250237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability and UX in Healthcare: Exploring Current Practices and Future Directions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. van den Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Dusseljee-Peute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 327, pp.323-327. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI250337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance care planning procedure in older patients at a high risk of death after discharge from the acute geriatric unit: A study protocol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Calafiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Archives of Gerontology and Geriatrics, 134, pp.105836. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archger.2025.105836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Clinical Decision Support: A Heuristic Evaluation of Explainable AI in Healthcare Dashboards.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethany a van Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarell López Cañizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Sent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 327, pp.343-347. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI250341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Testing an Educational Telemedicine Simulation: Description of Methods and Preliminary Findings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lesselroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Monkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mohanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 327, pp.273-277. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI250327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medication review in older adults at hospital discharge: an analysis of data from the IATROPREV study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Décaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puisieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geriatric Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41999-025-01381-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Design of an Augmented Reality Device for Anesthesia: User Insights and Usability Evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lecoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 327, pp.298-302. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI250332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home self-management of type 2 diabetes with diabetes technologies in northern France: a focused ethnographic study protocol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madleen Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vambergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Avez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, BMJ Open, 14 (12), pp.e084475. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2024-084475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detectability of use errors in summative usability tests of medical devices: Impact of the test environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Somers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Claire Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118, pp.104266. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2024.104266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Evaluation Ecological Validity: Is More Always Better?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Monkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake J Lesselroth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (14), pp.1417. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/healthcare12141417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Checklists for Health Technology: Case Study and Experts' Opinions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Monkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaëlle David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lesselroth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Studies in Health Technology and Informatics, 316, pp.1074-1078. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI240596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health: Insights from Organizational &amp; Social, Technology Assessment and Human Factors Perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Kuziemsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinxin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nøhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, IMIA Yearbook of Medical Informatics, 32 (01), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0043-1768729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Involvement of End-Users in an EHR Procurement Process: a Usability Walkthrough Feasibility Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake Lesselroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11606-023-08277-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a new technology into a work system: a case study of a smart drinking glass in French nursing homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17483107.2022.2162612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a Practical Taxonomy for Referencing Data Quality Problems in Health Care Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Degoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Perichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of Information in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1976-2371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Professional Communications During Follow-Up of Type 2 Diabetes Patients: An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madleen Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Maalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti230226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational and Human Factors in Green Medical Informatics – A Case Study in Dutch Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Sijm-Eeken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Jaspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Peute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti230552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medication-Related Outcomes and Health Equity: Evidence for Pharmaceutical Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamasine Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorna Bonnici West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cordina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmacy11020060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medication self-management work system of patients and informal carers from a human factors & ergonomics perspective: A scoping review protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Negoescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cromie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Koay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamasine Grimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRB Open Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.4. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/hrbopenres.13674.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering Work Systems and Processes in Assessing the Impact of a CDSS Intervention: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Colliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti230368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the validity, perceived usefulness, and usability of I-MeDeSA and TEMAS, two tools to evaluate alert system usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu-Yi Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 175, pp.105091. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2023.105091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations of the new ISO standard for health and wellness apps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Engelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Craven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.e80-e82. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2589-7500(21)00273-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the usability and usefulness of computerized decision support systems for medication review by clinical pharmacists: A convergent, parallel evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Colliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Social and Administrative Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sapharm.2022.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master’s Degree in Health Data Science: Implementation and Assessment After Five Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Oubenali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinhouya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 298, pp.51-55. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI220906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Formulae for Ranking Search Results: Mixed Methods Evaluation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassir Messaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.e30258. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/30258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming Challenges to Inclusive User-based Testing of Health Information Technology with Vulnerable Older Adults: Recommendations from a Human Factors Engineering Expert Inquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby-Anne Wildenbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Engelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake Lesselroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Lichtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0042-1742499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Optimal Sample Size for Usability Testing, From the Manufacturer’s Perspective: A Value-of-Information Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (1), pp.116-124. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jval.2021.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and usage of an anesthesia data warehouse: lessons learnt from a 10-year project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Djahoum Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Logier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10877-022-00898-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Factors Engineering for Medical Devices: European regulations and issues at stake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Bellandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Quality in Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (Supplement_1), pp.31-36. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/intqhc/mzaa103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The clinical pharmacist’s role in enhancing the relevance of a clinical decision support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rousselière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.104568. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2021.104568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human factors engineering for medical devices: European regulation and current issues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Bellandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal for quality in health care : journal of the International Society for Quality in Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, International journal for quality in health care : journal of the International Society for Quality in Health Care, 33 (Supplement_1), pp.31-36. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/intqhc/mzaa103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the validity, perceived usefulness and usability of I-MeDeSA and TEMAS, two tools to evaluate alert system usability: a study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Yi Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa T Baysari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (8), pp.e050448. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2021-050448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03471041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Sensitive Implementation of Clinical Pharmacy Missions Within an Academic Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Colliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti210635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool for Evaluating Medication Alerting Systems: Development and Initial Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Yi Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethany van Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (7), pp.e24022. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/24022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the hospital volume-outcome relationship in surgery: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hamel-Broza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Research Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.204. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12874-021-01396-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03373523v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, implementation and preliminary evaluation of clinical dashboards in a department of anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cirenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (3), pp.617-626. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10877-020-00522-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-Based Health Informatics as the Foundation for the COVID-19 Response: A Joint Call for Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernandez-Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Kushniruk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arindam Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of Information in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (06), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0041-1726414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive Usability Evaluation of Electronic Health Records: Preliminary Results of a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Heyndels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti210296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Contextual Understanding in Solving the Last Mile Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Kuziemsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nøhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Dusseljee-Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinxin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti210625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a person-centered medication review process at hospital: Recommendations based on a scoping review of barriers and facilitators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal for Person Centered Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (4), pp.547-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the hospital volume-outcome relationship in surgery: a scoping review protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2020-038201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Patient Path Through Sankey Diagram: A Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gery Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E L Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 270, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI200154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying a Human-Centered Design to Develop a Patient Prioritization Tool for a Pediatric Emergency Department: Detailed Case Study of First Iterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Martinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (3), pp.e18427. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/18427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to interact with medical terminologies? Formative usability evaluations comparing three approaches for supporting the use of MedDRA by pharmacovigilance specialists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissan Audeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.261. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12911-020-01280-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Best Practices in Ethical Review of Human and Organizational Factors Studies in Health Technology: a Synthesis of Testimonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda W Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Lichtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa T Baysari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hägglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juell Homco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (01), pp.058-070. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0040-1701979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable health informatics: health informaticians as alchemists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig E. Kuziemsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter L. Elkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Studies in health technology and informatics, 265, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Usability Knowledge for Health Information Technology: A Usability-Oriented Analysis of Incident Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Magrabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clinical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (03), pp.395-408. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0039-1691841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHR Usage Problems: A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hansske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 257, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-951-5-484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of work organization on technology use: the case of hydration process with a smart drinking glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Gazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Studies in health technology and informatics, 265, pp.37-41. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Keyword Search Strategy: Analysis of Pharmacovigilance Specialists' Search of MedDRA Terms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 257, pp.298-302. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-951-5-298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User driven design: first step in involving healthcare consumers and clinicians in developing a collaborative platform to prevent cardiovascular diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Jaulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Studies in health technology and informatics, 264, pp.1313-1317. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learned from implementing a patient prioritization tool designed with end-users in a pediatric emergency ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Studies in health technology and informatics, 265, pp.148-153. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Evaluation of an Electronic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-852-5-461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the safety of disposable auto-injection devices: a systematic review of use errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weinhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia del Zotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41120-018-0027-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-based usability design principles for medication alerting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Roehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Niès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12911-018-0615-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02307178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Reuse hrough Anesthesia Data Warehouse: Searching for New Use Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-921-8-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining usability evaluations to highlight the chain that leads from usability flaws to usage problems and then negative outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Watbled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Christian Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78, pp.12-23. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2017.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Flaws in Medication Alerting Systems: Impact on Usage and Work System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (01), pp.55-67. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15265/iy-2015-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Reach Evidence-Based Usability Evaluation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Peute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-742-9-211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Validation of Medical Devices: Issues in Identifying Potential Use Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weinhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Del Zotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-742-9-298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizens' Access to Their Digital Health Data in Eleven Countries -A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Chao Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Almond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liisa Parv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-678-1-685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to automatically detect abnormal values of vital parameters in anesthesia time-series: Proposal for an adaptable algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kipnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129, pp.160-171. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2016.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Present Evidence-Based Usability from a Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Monkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidsel Villumsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kaufman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-678-1-609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Data Aggregation for Time-Series Analysis: Study Case on Anaesthesia Data Warehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Ficheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-633-0-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Addressing Technology-induced Errors: The Current State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Borycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J W Dexheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hullin Lucay Cossio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25, pp.30 - 40. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15265/iy-2016-029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of a patient website to reduce crowding in emergency departments: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Martinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-512-8-663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A substitution method to improve completeness of events documentation in anesthesia records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Jonckheere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (6), pp.741-747. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10877-015-9661-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Evidence Based Usability in Health Informatics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda W Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique W Jaspers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-574-6-55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a pain monitoring device focused on newborn infant applications: The NeoDoloris project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Butruille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Jonckheere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bras da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (2), pp.80-85. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2015.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work System Characteristics Impacting the Performance and Quality of the Discharge Letter Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Watbled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218, pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability flaws of medication-related alerting functions: A systematic qualitative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Roehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.260-271. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Machine task allocation: Impact on patient safety in hospital settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Anceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (2), pp.97-110. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2014.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights and limits of usability evaluation methods along the health information technology lifecycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre W Kushniruk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart- Zephir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth M Borycki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-512-8-115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medication Review: Human Factors Study Aiming at Helping an Acute Geriatric Unit to Sustain and Systematize the Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-574-6-80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived usefulness of a usability issues reporting form to help understand &amp;quot;usability-induced use-errors&amp;quot;: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Boog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-432-9-880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods uncovering usability issues in medication-related alerting functions: results from a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie- Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-432-9-885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical evaluation of the ADE scorecards as a decision support tool for adverse drug event analysis and medication safety management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Luyckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76, pp.78-90. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bcp.12185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking Evidence to Support Usability Principles for Medication-Related Clinical Decision Support (CDS) Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-289-9-427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Human Factors in an International Research Project: Lessons Learned from the PSIP Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for reporting on Human Factor/Usability studies of Health Information Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda W Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko F Driest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bras da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-293-6-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for reporting on human factor/usability studies of health information technologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda W Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko F Driest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bras da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 194, pp.54-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the context of use analysis for the extension of an existing medical device: an analgesia monitor case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bras da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Boog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Jonckheere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 194, pp.139-44. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-293-6-139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient safety-oriented usability testing: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Riccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-101-4-368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Adverse Drug Events-Scorecards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart- Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Băceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-709-3-377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scorecards: a new method to prevent Adverse Drug Events? Preliminary results from a clinical field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner O. Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Luyckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 166, pp.234-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Factors Based Recommendations for the Design of Medication Related Clinical Decision Support Systems (CDSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-806-9-412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medication related Computer Decision Support System (CDSS): make it a clinicians’ partner!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Luyckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Riccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 166 (84-94)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a taxonomy aiming to support the design of a contextualised Clinical Decision Support System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Przewony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 166, pp.234-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Human Factors for the Review of Automatically Detected ADE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Luyckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-043-8-170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of eye height in judgment of an affordance of passage under a barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Luyat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Current Psychology Letters: Behaviour, Brain &amp; Cognition, 24 (1), </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.3443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparklis over PEGASE Knowledge Graph: A New Tool for Pharmacovigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference Semantic Web Applications and Tools for Life Sciences (SWAT4HCLS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« BCT Library » : Librairie online du persuasive design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparklis over PEGASE Knowledge Graph: A New Tool for Pharmacovigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Semantic Web Applications and Tools for Life Sciences (SWAT4HCLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Antwerpen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability of Medication-related alerting systems: where do we stand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare systems Ergonomics and Patient Safety Conference (HEPS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisabilité des systèmes de production de courriers médicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Watbled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a7, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2820626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des facteurs humains dans la conception d'un système d'ordonnancement des patients aux urgences pédiatriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a16, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2820635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Human factors in the design of a patient scheduling system for the pediatric emergency department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability of production systems for discharge letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Watbled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time- series study of the impact of ADE Scorecards on Adverse Drug Events: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner O. Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Luyckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eHealth2013 - Health Informatics meets eHealth. Big Data: eHealth von der Datenanalyse bis zum Wissensmanagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scorecards: a method to prevent Adverse Drug Events?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner O. Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference HEPS (Healthcare Systems Ergonomics and Patient Safety congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scorecards as &amp;quot;team ADE awareness&amp;quot; support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner O. Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Human factors Engineering in Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of adverse drug events (ADE) by ADE-Scorecards: an interrupted time series study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner O. Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Băceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the German Society for Medical Informatics and Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mannheim, Germany. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-709-3-377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de tableaux de bord pour la prévention des Evénements Indésirables Médicamenteux : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner O. Hackl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ergonomie à la croisée des risques. SELF’2011, Congrès International d’Ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « ADE Scorecards », outil de détection et visualisation des effets indésirables médicamenteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Ficheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès national EMOIS (Evaluation Management Organisation Information Santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et exploitation d’une taxonomie visant l’aide à la conception d’un système d’aide à la décision médicamenteuse « contextualisant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radja Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Przewozny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Francophones d’Informatique Médicale (JFIM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tunis, Tunisia. pp.131-141, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-2-8178-0285-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « ADE Scorecards », un outil de détection et de visualisation des effets indésirables liés aux médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Baceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Ficheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d’Informatique Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en Compte du Contexte pour la Conception d'un Système d'Aide à la Décision Médicamenteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Forrierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème Congrès de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la démarche ergonomique dans la conception et l’implémentation d’un système informatique en santé : exemple du dossier d’anesthésie électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Watbled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guerlinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier forum international Ergonomie-Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEGASE: A Knowledge Graph for Search and Exploration in Pharmacovigilance Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW Posters and Demonstrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the keyword choice task when designing a pharmacovigilance report search tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatis in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Göthenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEGASE: A knowledge graph for search and exploration in pharmacovigilance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2018 - 21st International Conference on Knowledge Engineering and Knowledge Management (EKAW- PD'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search engines in medicine: the need to involve healthcare professional end users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling MedDRA terms search cognitive task to design a pharmacovigilance report search tool.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Medical Informatics Association conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature review of potential use errors of adrenaline auto-injection pens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weinhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Del Zotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a data quality taxonomy: case study with an anesthesia database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Degoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Perrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-Based Usability Database for Medication Alerting Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Scanning of Free-Text Entries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Logier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web tool for automated Adverse Drug Events detection: the ADE Scorecards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Ficheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centered Design of a Scorecard tool for Adverse Drug Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner O. Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Riccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics In Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de l'expertise sur l'analyse de l'information contenue dans la feuille d'anesthésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aldegheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marciniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française d’Anesthésie et de Réanimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Expertise on the Gathering of Information Contained in the Anesthetic File</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aldegheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Anceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Society of Anesthesiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of affordances through base-up prisms : a method to assess the role of height-eye ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Luyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Ecological Psychology, EWEP13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bandol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Sensitive Health Informatics: the Role of Informatics in Global Pandemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Dusseljee-Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig E Kuziemsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinxin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter L. Elkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">286, 2021, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Sensitive Health Informatics: Sustainability in Dynamic Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig E Kuziemsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nøhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">265, 2019, Studies in Health Technology and Informatics, 978-1-64368-005-7. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master’s Degree in Health Data Science: Implementation and Assessment After Five Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Oubenali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinhouya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Professionalism in Health and Care: Developing the Workforce, Building the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, 2022, Studies in Health Technology and Informatics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Parents’ Experience in the Pediatric Emergency Waiting Room: Researching the Most Optimal Design for an Information Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrthe van Heerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Dusseljee-Peute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINFO 2021: One World, One Health – Global Partnership for Digital Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, 2022, Studies in Health Technology and Informatics, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI220192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awareness and Perception of Google® Reviews Among French GPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerisit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Calafiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINFO 2021: One World, One Health – Global Partnership for Digital Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, 2022, Studies in Health Technology and Informatics, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI220296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7. Ingénierie d’utilisabilité appliquée à la conception de stylos auto-injecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maritan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’avenir des Silver Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’EHESP, pp.125-147, 2018, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.miche.2018.01.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Usability Engineering to Evidence-based Usability in Health IT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elske Ammenwerth; Michael Rigby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evidence-Based Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, 2016, Studies in Health Technology and Informatics, 978-1-61499-634-7. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-635-4-126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Human Factors Methods to Design Healthcare Work Systems: Instance of the prevention of Adverse Drug Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techno-Anthropology in Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-1-61499-559-3. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-560-9-229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire évoluer le D.P.I (Dossier Patient Informatisé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIH Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreurs médicales, stress des soignants : comment éviter les pièges de lʼinformatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a usability knowledge base to support health information technology design and evaluation : Application to Medication Alerting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human health and pathology. Université du Droit et de la Santé - Lille II, 2014. English. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014LIL2S037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01170069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’utilisabilité des technologies de santé dans des systèmes à ressources contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Lille, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05156578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId465"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romaric Marcilly </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de mission recherche - CIC-IT 1403 Inserm CHU de Lille - METRICS ULR 2694 Univ Lille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romaric-marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7077-7267</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Clinical Decision Support: A Heuristic Evaluation of Explainable AI in Healthcare Dashboards.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethany a van Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarell López Cañizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Sent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 327, pp.343-347. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI250341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Usability Analysis to Improve an Educational Telemedicine Simulation: Task Analysis and Survey Results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake Lesselroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Monkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mohanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 326, pp.59-63. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI250237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability and UX in Healthcare: Exploring Current Practices and Future Directions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. van den Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Dusseljee-Peute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 327, pp.323-327. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI250337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance care planning procedure in older patients at a high risk of death after discharge from the acute geriatric unit: A study protocol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Calafiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Archives of Gerontology and Geriatrics, 134, pp.105836. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archger.2025.105836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Satisfaction With a Secure, Connected Mobile App for Women in Assisted Reproductive Technology Programs: Prospective Observational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Plouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaymae Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, JMIR Human Factors, 12, pp.e63570. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/63570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medication review in older adults at hospital discharge: an analysis of data from the IATROPREV study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Décaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puisieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geriatric Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41999-025-01381-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Testing an Educational Telemedicine Simulation: Description of Methods and Preliminary Findings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lesselroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Monkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mohanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 327, pp.273-277. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI250327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Design of an Augmented Reality Device for Anesthesia: User Insights and Usability Evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lecoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 327, pp.298-302. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI250332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Evaluation Ecological Validity: Is More Always Better?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Monkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake J Lesselroth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (14), pp.1417. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/healthcare12141417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Checklists for Health Technology: Case Study and Experts' Opinions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Monkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaëlle David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lesselroth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Studies in Health Technology and Informatics, 316, pp.1074-1078. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI240596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detectability of use errors in summative usability tests of medical devices: Impact of the test environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Somers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Claire Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118, pp.104266. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2024.104266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home self-management of type 2 diabetes with diabetes technologies in northern France: a focused ethnographic study protocol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madleen Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vambergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Avez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, BMJ Open, 14 (12), pp.e084475. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2024-084475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health: Insights from Organizational &amp; Social, Technology Assessment and Human Factors Perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Kuziemsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinxin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nøhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, IMIA Yearbook of Medical Informatics, 32 (01), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0043-1768729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering Work Systems and Processes in Assessing the Impact of a CDSS Intervention: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Colliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti230368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the validity, perceived usefulness, and usability of I-MeDeSA and TEMAS, two tools to evaluate alert system usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu-Yi Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 175, pp.105091. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2023.105091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Professional Communications During Follow-Up of Type 2 Diabetes Patients: An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madleen Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Maalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti230226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a Practical Taxonomy for Referencing Data Quality Problems in Health Care Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Degoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Perichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of Information in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1976-2371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a new technology into a work system: a case study of a smart drinking glass in French nursing homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17483107.2022.2162612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Involvement of End-Users in an EHR Procurement Process: a Usability Walkthrough Feasibility Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake Lesselroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11606-023-08277-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational and Human Factors in Green Medical Informatics – A Case Study in Dutch Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Sijm-Eeken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Jaspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Peute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti230552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medication-Related Outcomes and Health Equity: Evidence for Pharmaceutical Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamasine Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorna Bonnici West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cordina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmacy11020060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medication self-management work system of patients and informal carers from a human factors & ergonomics perspective: A scoping review protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Negoescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cromie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Koay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamasine Grimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRB Open Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.4. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/hrbopenres.13674.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming Challenges to Inclusive User-based Testing of Health Information Technology with Vulnerable Older Adults: Recommendations from a Human Factors Engineering Expert Inquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby-Anne Wildenbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Engelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake Lesselroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Lichtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0042-1742499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and usage of an anesthesia data warehouse: lessons learnt from a 10-year project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Djahoum Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Logier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10877-022-00898-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Optimal Sample Size for Usability Testing, From the Manufacturer’s Perspective: A Value-of-Information Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (1), pp.116-124. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jval.2021.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the usability and usefulness of computerized decision support systems for medication review by clinical pharmacists: A convergent, parallel evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Colliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Social and Administrative Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sapharm.2022.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master’s Degree in Health Data Science: Implementation and Assessment After Five Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Oubenali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinhouya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 298, pp.51-55. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI220906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations of the new ISO standard for health and wellness apps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Engelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Craven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.e80-e82. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2589-7500(21)00273-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Formulae for Ranking Search Results: Mixed Methods Evaluation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassir Messaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.e30258. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/30258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Contextual Understanding in Solving the Last Mile Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Kuziemsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nøhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Dusseljee-Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinxin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti210625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Sensitive Implementation of Clinical Pharmacy Missions Within an Academic Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Colliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti210635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool for Evaluating Medication Alerting Systems: Development and Initial Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Yi Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethany van Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (7), pp.e24022. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/24022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the validity, perceived usefulness and usability of I-MeDeSA and TEMAS, two tools to evaluate alert system usability: a study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Yi Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa T Baysari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (8), pp.e050448. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2021-050448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03471041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The clinical pharmacist’s role in enhancing the relevance of a clinical decision support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rousselière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.104568. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2021.104568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human factors engineering for medical devices: European regulation and current issues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Bellandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal for quality in health care : journal of the International Society for Quality in Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, International journal for quality in health care : journal of the International Society for Quality in Health Care, 33 (Supplement_1), pp.31-36. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/intqhc/mzaa103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Factors Engineering for Medical Devices: European regulations and issues at stake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Bellandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Quality in Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (Supplement_1), pp.31-36. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/intqhc/mzaa103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the hospital volume-outcome relationship in surgery: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hamel-Broza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Research Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.204. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12874-021-01396-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03373523v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, implementation and preliminary evaluation of clinical dashboards in a department of anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cirenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (3), pp.617-626. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10877-020-00522-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive Usability Evaluation of Electronic Health Records: Preliminary Results of a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Heyndels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti210296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-Based Health Informatics as the Foundation for the COVID-19 Response: A Joint Call for Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernandez-Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Kushniruk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arindam Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of Information in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (06), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0041-1726414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Best Practices in Ethical Review of Human and Organizational Factors Studies in Health Technology: a Synthesis of Testimonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda W Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Lichtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa T Baysari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hägglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juell Homco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (01), pp.058-070. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0040-1701979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the hospital volume-outcome relationship in surgery: a scoping review protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2020-038201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a person-centered medication review process at hospital: Recommendations based on a scoping review of barriers and facilitators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal for Person Centered Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (4), pp.547-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying a Human-Centered Design to Develop a Patient Prioritization Tool for a Pediatric Emergency Department: Detailed Case Study of First Iterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Martinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (3), pp.e18427. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/18427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Patient Path Through Sankey Diagram: A Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gery Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E L Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 270, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI200154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to interact with medical terminologies? Formative usability evaluations comparing three approaches for supporting the use of MedDRA by pharmacovigilance specialists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissan Audeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.261. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12911-020-01280-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of work organization on technology use: the case of hydration process with a smart drinking glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Gazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Studies in health technology and informatics, 265, pp.37-41. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHR Usage Problems: A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hansske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 257, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-951-5-484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Usability Knowledge for Health Information Technology: A Usability-Oriented Analysis of Incident Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Magrabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clinical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (03), pp.395-408. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0039-1691841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable health informatics: health informaticians as alchemists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig E. Kuziemsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter L. Elkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Studies in health technology and informatics, 265, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Keyword Search Strategy: Analysis of Pharmacovigilance Specialists' Search of MedDRA Terms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 257, pp.298-302. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-951-5-298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User driven design: first step in involving healthcare consumers and clinicians in developing a collaborative platform to prevent cardiovascular diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Jaulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Studies in health technology and informatics, 264, pp.1313-1317. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learned from implementing a patient prioritization tool designed with end-users in a pediatric emergency ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Studies in health technology and informatics, 265, pp.148-153. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining usability evaluations to highlight the chain that leads from usability flaws to usage problems and then negative outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Watbled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Christian Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78, pp.12-23. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2017.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Flaws in Medication Alerting Systems: Impact on Usage and Work System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (01), pp.55-67. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15265/iy-2015-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the safety of disposable auto-injection devices: a systematic review of use errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weinhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia del Zotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41120-018-0027-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Evaluation of an Electronic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-852-5-461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Reuse hrough Anesthesia Data Warehouse: Searching for New Use Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-921-8-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-based usability design principles for medication alerting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Roehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Niès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12911-018-0615-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02307178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Validation of Medical Devices: Issues in Identifying Potential Use Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weinhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Del Zotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-742-9-298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Reach Evidence-Based Usability Evaluation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Peute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-742-9-211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Addressing Technology-induced Errors: The Current State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Borycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J W Dexheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hullin Lucay Cossio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25, pp.30 - 40. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15265/iy-2016-029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizens' Access to Their Digital Health Data in Eleven Countries -A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Chao Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Almond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liisa Parv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-678-1-685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to automatically detect abnormal values of vital parameters in anesthesia time-series: Proposal for an adaptable algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kipnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129, pp.160-171. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2016.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Present Evidence-Based Usability from a Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Monkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidsel Villumsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kaufman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-678-1-609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Data Aggregation for Time-Series Analysis: Study Case on Anaesthesia Data Warehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Ficheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-633-0-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a pain monitoring device focused on newborn infant applications: The NeoDoloris project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Butruille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Jonckheere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bras da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (2), pp.80-85. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2015.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work System Characteristics Impacting the Performance and Quality of the Discharge Letter Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Watbled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218, pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability flaws of medication-related alerting functions: A systematic qualitative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Roehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.260-271. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Machine task allocation: Impact on patient safety in hospital settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Anceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (2), pp.97-110. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2014.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Evidence Based Usability in Health Informatics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda W Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique W Jaspers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-574-6-55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A substitution method to improve completeness of events documentation in anesthesia records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Jonckheere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (6), pp.741-747. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10877-015-9661-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of a patient website to reduce crowding in emergency departments: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Martinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-512-8-663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights and limits of usability evaluation methods along the health information technology lifecycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre W Kushniruk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart- Zephir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth M Borycki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-512-8-115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medication Review: Human Factors Study Aiming at Helping an Acute Geriatric Unit to Sustain and Systematize the Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-574-6-80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods uncovering usability issues in medication-related alerting functions: results from a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie- Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-432-9-885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived usefulness of a usability issues reporting form to help understand &amp;quot;usability-induced use-errors&amp;quot;: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Boog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-432-9-880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the context of use analysis for the extension of an existing medical device: an analgesia monitor case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bras da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Boog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Jonckheere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 194, pp.139-44. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-293-6-139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for reporting on human factor/usability studies of health information technologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda W Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko F Driest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bras da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 194, pp.54-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Human Factors in an International Research Project: Lessons Learned from the PSIP Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for reporting on Human Factor/Usability studies of Health Information Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda W Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko F Driest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bras da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-293-6-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical evaluation of the ADE scorecards as a decision support tool for adverse drug event analysis and medication safety management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Luyckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76, pp.78-90. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bcp.12185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking Evidence to Support Usability Principles for Medication-Related Clinical Decision Support (CDS) Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-289-9-427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient safety-oriented usability testing: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Riccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-101-4-368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a taxonomy aiming to support the design of a contextualised Clinical Decision Support System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Przewony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 166, pp.234-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scorecards: a new method to prevent Adverse Drug Events? Preliminary results from a clinical field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner O. Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Luyckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 166, pp.234-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Adverse Drug Events-Scorecards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart- Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Băceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-709-3-377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Factors Based Recommendations for the Design of Medication Related Clinical Decision Support Systems (CDSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-806-9-412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medication related Computer Decision Support System (CDSS): make it a clinicians’ partner!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Luyckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Riccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 166 (84-94)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Human Factors for the Review of Automatically Detected ADE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Luyckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-043-8-170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of eye height in judgment of an affordance of passage under a barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Luyat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Current Psychology Letters: Behaviour, Brain &amp; Cognition, 24 (1), </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.3443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparklis over PEGASE Knowledge Graph: A New Tool for Pharmacovigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference Semantic Web Applications and Tools for Life Sciences (SWAT4HCLS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« BCT Library » : Librairie online du persuasive design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparklis over PEGASE Knowledge Graph: A New Tool for Pharmacovigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Semantic Web Applications and Tools for Life Sciences (SWAT4HCLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Antwerpen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability of Medication-related alerting systems: where do we stand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare systems Ergonomics and Patient Safety Conference (HEPS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability of production systems for discharge letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Watbled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des facteurs humains dans la conception d'un système d'ordonnancement des patients aux urgences pédiatriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a16, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2820635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisabilité des systèmes de production de courriers médicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Watbled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a7, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2820626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Human factors in the design of a patient scheduling system for the pediatric emergency department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time- series study of the impact of ADE Scorecards on Adverse Drug Events: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner O. Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Luyckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eHealth2013 - Health Informatics meets eHealth. Big Data: eHealth von der Datenanalyse bis zum Wissensmanagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et exploitation d’une taxonomie visant l’aide à la conception d’un système d’aide à la décision médicamenteuse « contextualisant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radja Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Przewozny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Francophones d’Informatique Médicale (JFIM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tunis, Tunisia. pp.131-141, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-2-8178-0285-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « ADE Scorecards », outil de détection et visualisation des effets indésirables médicamenteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Ficheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès national EMOIS (Evaluation Management Organisation Information Santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « ADE Scorecards », un outil de détection et de visualisation des effets indésirables liés aux médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Baceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Ficheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d’Informatique Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scorecards as &amp;quot;team ADE awareness&amp;quot; support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner O. Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Human factors Engineering in Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scorecards: a method to prevent Adverse Drug Events?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner O. Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference HEPS (Healthcare Systems Ergonomics and Patient Safety congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of adverse drug events (ADE) by ADE-Scorecards: an interrupted time series study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner O. Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Băceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the German Society for Medical Informatics and Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mannheim, Germany. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-709-3-377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de tableaux de bord pour la prévention des Evénements Indésirables Médicamenteux : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner O. Hackl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ergonomie à la croisée des risques. SELF’2011, Congrès International d’Ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en Compte du Contexte pour la Conception d'un Système d'Aide à la Décision Médicamenteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Forrierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème Congrès de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la démarche ergonomique dans la conception et l’implémentation d’un système informatique en santé : exemple du dossier d’anesthésie électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Watbled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guerlinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier forum international Ergonomie-Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search engines in medicine: the need to involve healthcare professional end users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEGASE: A Knowledge Graph for Search and Exploration in Pharmacovigilance Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW Posters and Demonstrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEGASE: A knowledge graph for search and exploration in pharmacovigilance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2018 - 21st International Conference on Knowledge Engineering and Knowledge Management (EKAW- PD'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the keyword choice task when designing a pharmacovigilance report search tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatis in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Göthenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling MedDRA terms search cognitive task to design a pharmacovigilance report search tool.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Medical Informatics Association conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature review of potential use errors of adrenaline auto-injection pens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weinhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Del Zotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a data quality taxonomy: case study with an anesthesia database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Degoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Perrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-Based Usability Database for Medication Alerting Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Scanning of Free-Text Entries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Logier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centered Design of a Scorecard tool for Adverse Drug Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner O. Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Riccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics In Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web tool for automated Adverse Drug Events detection: the ADE Scorecards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Ficheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Expertise on the Gathering of Information Contained in the Anesthetic File</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aldegheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Anceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Society of Anesthesiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de l'expertise sur l'analyse de l'information contenue dans la feuille d'anesthésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aldegheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marciniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française d’Anesthésie et de Réanimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of affordances through base-up prisms : a method to assess the role of height-eye ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Luyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Ecological Psychology, EWEP13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bandol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Sensitive Health Informatics: the Role of Informatics in Global Pandemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Dusseljee-Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig E Kuziemsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinxin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter L. Elkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">286, 2021, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Sensitive Health Informatics: Sustainability in Dynamic Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig E Kuziemsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nøhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">265, 2019, Studies in Health Technology and Informatics, 978-1-64368-005-7. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Parents’ Experience in the Pediatric Emergency Waiting Room: Researching the Most Optimal Design for an Information Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrthe van Heerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Dusseljee-Peute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINFO 2021: One World, One Health – Global Partnership for Digital Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, 2022, Studies in Health Technology and Informatics, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI220192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master’s Degree in Health Data Science: Implementation and Assessment After Five Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Oubenali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinhouya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Professionalism in Health and Care: Developing the Workforce, Building the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, 2022, Studies in Health Technology and Informatics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awareness and Perception of Google® Reviews Among French GPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerisit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Calafiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINFO 2021: One World, One Health – Global Partnership for Digital Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, 2022, Studies in Health Technology and Informatics, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI220296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7. Ingénierie d’utilisabilité appliquée à la conception de stylos auto-injecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maritan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’avenir des Silver Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’EHESP, pp.125-147, 2018, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.miche.2018.01.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Usability Engineering to Evidence-based Usability in Health IT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elske Ammenwerth; Michael Rigby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evidence-Based Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, 2016, Studies in Health Technology and Informatics, 978-1-61499-634-7. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-635-4-126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Human Factors Methods to Design Healthcare Work Systems: Instance of the prevention of Adverse Drug Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techno-Anthropology in Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-1-61499-559-3. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-560-9-229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire évoluer le D.P.I (Dossier Patient Informatisé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIH Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreurs médicales, stress des soignants : comment éviter les pièges de lʼinformatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a usability knowledge base to support health information technology design and evaluation : Application to Medication Alerting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human health and pathology. Université du Droit et de la Santé - Lille II, 2014. English. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014LIL2S037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01170069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’utilisabilité des technologies de santé dans des systèmes à ressources contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Lille, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05156578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId465"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="299CA2C3"/>
+    <w:nsid w:val="C6D08262"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romaric-marcilly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7077-7267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05014390v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Plouvier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Marcilly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benamar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63570" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05117997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Lesselroth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monkman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohanty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anderson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250237" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05290093v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van den Berg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dusseljee-Peute" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250337" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05042156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelayo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Calafiore" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2025.105836" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05290054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany a van Dort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Peute" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarell L&#243;pez Ca&#241;izares" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Sent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250341" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05289958v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lesselroth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parsons" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250327" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05425376v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cornille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand D&#233;caudin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puisieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Girault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-025-01381-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05117956v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Guise" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lecoutre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Nunes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jeanne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250332" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04872668v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quindroit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madleen Lemaitre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vambergue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Avez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-084475" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516753v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schiro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Genin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Somers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Claire Migaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104266" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650097v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Monkman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pelayo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake J Lesselroth" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare12141417" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04693909v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240596" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04402200v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Scott" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Kuziemsky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Zhu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian N&#248;hr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Ammenwerth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1768729" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231156v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guerlinger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pigot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11606-023-08277-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092589v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gazza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kovacs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2022.2162612" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092598v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Degoul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fruchart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Perichon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soula" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1976-2371" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102733v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Maalem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230226" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148436v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Sijm-Eeken" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jaspers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230552" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090757v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamasine Grimes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Bonnici West" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cordina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmacy11020060" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097787v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Negoescu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cromie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Koay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/hrbopenres.13674.1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140844v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Colliaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Payen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230368" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097607v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu-Yi Zheng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berdot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2023.105091" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778086v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engelsma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Tan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Craven" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(21)00273-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778143v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Colliaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Robert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sapharm.2022.08.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798906v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Oubenali" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinhouya" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220906" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774812v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Douze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30258" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby-Anne Wildenbos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lichtner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1742499" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778112v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Rochat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dervaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2021.07.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778101v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Djahoum Moussa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Logier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vallet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-022-00898-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448053v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Bellandi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzaa103" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092645v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cuvelier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Musy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2021.104568" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03435402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pelayo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03471041v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Yi Zheng" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Beuscart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa T Baysari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-050448" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097801v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseliere" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decaudin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210635" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092707v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany van Dort" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Day" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Burke" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/24022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03373523v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Levaillant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Levaillant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel-Broza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01396-6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092679v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Laurent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Moussa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cirenei" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tavernier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-020-00522-x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092690v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernandez-Luque" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kushniruk" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Georgiou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Basu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Petersen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1726414" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097847v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Heyndels" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210296" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097816v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210625" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092945v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Wawrzyniak" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097761v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vallet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-038201" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100047v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Laurent" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Amrani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200154" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092950v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martinot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/18427" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972457v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissan Audeh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bobed" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-020-01280-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092831v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda W Peute" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria H&#228;gglund" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juell Homco" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1701979" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03243244v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nohr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig E. Kuziemsky" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Elkin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190129" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092969v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Magrabi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1691841" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100056v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baclet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hansske" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-951-5-484" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03243228v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gazza" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190134" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037023v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-951-5-298" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03242770v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190439" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03243183v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Wawrzyniak" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dubos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190154" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129824v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gauthier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-461" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092976v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weinhold" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia del Zotto" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41120-018-0027-z" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02307178v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Roehrer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ni&#232;s" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-018-0615-9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129843v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Demay" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-921-8-102" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092989v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Watbled" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Christian Bastien" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.12.014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160441v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ammenwerth" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roehrer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vasseur" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/iy-2015-006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129956v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-742-9-211" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129912v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Del Zotto" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-742-9-298" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130004v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Chao Wong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Turner" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Almond" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Parv" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-678-1-685" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093025v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kipnis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2016.01.004" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF631W6Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130035v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidsel Villumsen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaufman" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Zephir" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-678-1-609" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158428v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ficheur" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-633-0-102" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130084v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Borycki" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Dexheimer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hullin Lucay Cossio" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gong" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jensen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/iy-2016-029" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160465v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leroy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-512-8-663" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093015v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Jonckheere" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-015-9661-3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160405v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique W Jaspers" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-574-6-55" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160470v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Butruille" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Jonckheere" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boog" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bras da Costa" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK10FMNT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103583v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lepage" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093002v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vasseur" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2015.03.006" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03465017v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernonville" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.09.002" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160452v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre W Kushniruk" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart- Zephir" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M Borycki" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-512-8-115" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160415v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-574-6-80" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160489v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Boog" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-432-9-880" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160481v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Catherine Beuscart-Zephir" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-432-9-885" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093029v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Hackl" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Luyckx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12185" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160986v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-289-9-427" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160990v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Beuscart" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160498v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko F Driest" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bras da Costa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-293-6-54" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376957v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376781v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-293-6-139" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160995v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bernonville" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Riccioli" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-101-4-368" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169892v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart- Z&#233;phir" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;ceanu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-709-3-377" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169867v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner O. Hackl" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161001v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-806-9-412" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163230v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163223v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Messai" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Przewony" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169911v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecocq" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-043-8-170" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03708026v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.3443" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158412v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900045v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976825v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158418v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218611v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820626" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218694v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820635" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160380v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160382v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160985v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163215v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163202v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169898v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160999v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163209v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baceanu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169886v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radja Messai" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Przewozny" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0285-5_12" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169878v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Baceanu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169904v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Forrierre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169907v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976818v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146983v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146975v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bobeb" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775202v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146977v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146991v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146989v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Degoul" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Perrichon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146995v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147002v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147013v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baceanu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Ficheur" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147009v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hassler" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riccioli" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147027v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldegheri" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marciniak" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147019v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04482396v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097664v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig E Kuziemsky" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI286" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097648v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI265" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778151v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778118v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrthe van Heerde" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220192" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778090v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerisit" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legrand" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rochoy" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220296" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098678v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Corbin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maritan" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.miche.2018.01.0125" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098648v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-635-4-126" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098660v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-560-9-229" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172820v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172819v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01170069v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LIL2S037" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-05156578v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romaric-marcilly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7077-7267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05290054v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany a van Dort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Marcilly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Peute" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarell L&#243;pez Ca&#241;izares" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Sent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250341" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05117997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Lesselroth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monkman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohanty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anderson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250237" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05290093v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van den Berg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dusseljee-Peute" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250337" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05042156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelayo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Calafiore" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2025.105836" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05014390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Plouvier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Robin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benamar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63570" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05425376v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cornille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand D&#233;caudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puisieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Girault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-025-01381-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05289958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lesselroth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parsons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250327" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05117956v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Guise" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lecoutre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Nunes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jeanne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250332" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Monkman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pelayo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake J Lesselroth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare12141417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04693909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quindroit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle David" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240596" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516753v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Genin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Somers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Claire Migaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104266" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04872668v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madleen Lemaitre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vambergue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Avez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-084475" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04402200v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Scott" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Kuziemsky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Zhu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian N&#248;hr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Ammenwerth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1768729" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140844v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Colliaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Payen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230368" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu-Yi Zheng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berdot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2023.105091" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Maalem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230226" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092598v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Degoul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fruchart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Perichon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soula" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1976-2371" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092589v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gazza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kovacs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2022.2162612" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231156v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guerlinger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pigot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11606-023-08277-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Sijm-Eeken" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jaspers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230552" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090757v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamasine Grimes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Bonnici West" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cordina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmacy11020060" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Negoescu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cromie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Koay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/hrbopenres.13674.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby-Anne Wildenbos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engelsma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lichtner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1742499" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778101v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Djahoum Moussa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Logier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vallet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-022-00898-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778112v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Rochat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dervaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2021.07.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778143v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Colliaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Robert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sapharm.2022.08.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798906v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Oubenali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinhouya" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220906" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778086v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Tan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Craven" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(21)00273-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774812v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Douze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30258" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097816v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210625" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097801v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseliere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decaudin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210635" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092707v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Yi Zheng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany van Dort" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Day" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Burke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/24022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03471041v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Beuscart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa T Baysari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-050448" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092645v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cuvelier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Musy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2021.104568" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03435402v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pelayo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Bellandi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzaa103" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448053v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03373523v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Levaillant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Levaillant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel-Broza" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01396-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092679v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Laurent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Moussa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cirenei" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tavernier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-020-00522-x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097847v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Heyndels" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210296" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092690v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernandez-Luque" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kushniruk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Georgiou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Basu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Petersen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1726414" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092831v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda W Peute" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria H&#228;gglund" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juell Homco" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1701979" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097761v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vallet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-038201" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092945v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Wawrzyniak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092950v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martinot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/18427" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100047v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Laurent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Amrani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200154" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972457v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissan Audeh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bobed" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-020-01280-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03243228v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gazza" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190134" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100056v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baclet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hansske" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-951-5-484" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092969v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Magrabi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1691841" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03243244v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nohr" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig E. Kuziemsky" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Elkin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190129" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037023v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-951-5-298" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03242770v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190439" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03243183v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Wawrzyniak" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dubos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190154" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092989v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Watbled" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Christian Bastien" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.12.014" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160441v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ammenwerth" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roehrer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vasseur" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/iy-2015-006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092976v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weinhold" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia del Zotto" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41120-018-0027-z" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129824v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gauthier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-461" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129843v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Demay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-921-8-102" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02307178v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Roehrer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ni&#232;s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-018-0615-9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129912v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Del Zotto" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-742-9-298" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129956v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-742-9-211" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130084v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Borycki" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Dexheimer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hullin Lucay Cossio" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gong" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jensen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/iy-2016-029" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130004v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Chao Wong" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Turner" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Almond" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Parv" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-678-1-685" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093025v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kipnis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2016.01.004" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF631W6Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130035v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidsel Villumsen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaufman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Zephir" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-678-1-609" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158428v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ficheur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-633-0-102" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160470v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Butruille" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Jonckheere" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boog" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bras da Costa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.005" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK10FMNT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103583v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lepage" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093002v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vasseur" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2015.03.006" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03465017v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernonville" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.09.002" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160405v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique W Jaspers" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-574-6-55" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093015v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Jonckheere" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-015-9661-3" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160465v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leroy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-512-8-663" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160452v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre W Kushniruk" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart- Zephir" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M Borycki" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-512-8-115" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160415v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-574-6-80" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160481v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Catherine Beuscart-Zephir" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-432-9-885" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160489v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Boog" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-432-9-880" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376781v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bras da Costa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-293-6-139" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376957v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko F Driest" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160990v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Beuscart" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160498v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-293-6-54" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093029v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Hackl" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Luyckx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12185" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160986v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-289-9-427" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160995v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bernonville" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Riccioli" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-101-4-368" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163223v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Messai" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Przewony" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169867v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner O. Hackl" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169892v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart- Z&#233;phir" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;ceanu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-709-3-377" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161001v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-806-9-412" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163230v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169911v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecocq" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-043-8-170" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03708026v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.3443" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158412v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900045v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976825v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158418v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160382v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218694v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820635" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218611v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820626" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160380v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160985v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169886v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radja Messai" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Przewozny" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0285-5_12" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163209v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baceanu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169878v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Baceanu" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163202v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163215v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169898v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160999v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169904v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Forrierre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169907v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775202v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976818v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146975v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bobeb" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146983v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146977v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146991v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146989v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Degoul" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Perrichon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146995v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147002v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147009v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hassler" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riccioli" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147013v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baceanu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Ficheur" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147019v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marciniak" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldegheri" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147027v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04482396v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097664v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig E Kuziemsky" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI286" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097648v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI265" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778118v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrthe van Heerde" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220192" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778151v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778090v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerisit" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legrand" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rochoy" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220296" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098678v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Corbin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maritan" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.miche.2018.01.0125" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098648v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-635-4-126" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098660v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-560-9-229" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172820v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172819v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01170069v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LIL2S037" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-05156578v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>