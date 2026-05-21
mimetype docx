--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romaric Marcilly </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de mission recherche - CIC-IT 1403 Inserm CHU de Lille - METRICS ULR 2694 Univ Lille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romaric-marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7077-7267</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Clinical Decision Support: A Heuristic Evaluation of Explainable AI in Healthcare Dashboards.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethany a van Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarell López Cañizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Sent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 327, pp.343-347. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI250341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Usability Analysis to Improve an Educational Telemedicine Simulation: Task Analysis and Survey Results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake Lesselroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Monkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mohanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 326, pp.59-63. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI250237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability and UX in Healthcare: Exploring Current Practices and Future Directions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. van den Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Dusseljee-Peute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 327, pp.323-327. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI250337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance care planning procedure in older patients at a high risk of death after discharge from the acute geriatric unit: A study protocol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Calafiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Archives of Gerontology and Geriatrics, 134, pp.105836. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archger.2025.105836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Satisfaction With a Secure, Connected Mobile App for Women in Assisted Reproductive Technology Programs: Prospective Observational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Plouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaymae Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, JMIR Human Factors, 12, pp.e63570. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/63570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medication review in older adults at hospital discharge: an analysis of data from the IATROPREV study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Décaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puisieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geriatric Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41999-025-01381-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Testing an Educational Telemedicine Simulation: Description of Methods and Preliminary Findings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lesselroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Monkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mohanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 327, pp.273-277. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI250327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Design of an Augmented Reality Device for Anesthesia: User Insights and Usability Evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lecoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 327, pp.298-302. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI250332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Evaluation Ecological Validity: Is More Always Better?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Monkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake J Lesselroth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (14), pp.1417. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/healthcare12141417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Checklists for Health Technology: Case Study and Experts' Opinions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Monkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaëlle David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lesselroth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Studies in Health Technology and Informatics, 316, pp.1074-1078. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI240596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detectability of use errors in summative usability tests of medical devices: Impact of the test environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Somers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Claire Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118, pp.104266. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2024.104266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home self-management of type 2 diabetes with diabetes technologies in northern France: a focused ethnographic study protocol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madleen Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vambergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Avez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, BMJ Open, 14 (12), pp.e084475. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2024-084475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health: Insights from Organizational &amp; Social, Technology Assessment and Human Factors Perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Kuziemsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinxin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nøhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, IMIA Yearbook of Medical Informatics, 32 (01), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0043-1768729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering Work Systems and Processes in Assessing the Impact of a CDSS Intervention: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Colliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti230368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the validity, perceived usefulness, and usability of I-MeDeSA and TEMAS, two tools to evaluate alert system usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu-Yi Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 175, pp.105091. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2023.105091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Professional Communications During Follow-Up of Type 2 Diabetes Patients: An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madleen Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Maalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti230226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a Practical Taxonomy for Referencing Data Quality Problems in Health Care Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Degoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Perichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of Information in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1976-2371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a new technology into a work system: a case study of a smart drinking glass in French nursing homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17483107.2022.2162612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Involvement of End-Users in an EHR Procurement Process: a Usability Walkthrough Feasibility Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake Lesselroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11606-023-08277-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational and Human Factors in Green Medical Informatics – A Case Study in Dutch Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Sijm-Eeken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Jaspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Peute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti230552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medication-Related Outcomes and Health Equity: Evidence for Pharmaceutical Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamasine Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorna Bonnici West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cordina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmacy11020060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medication self-management work system of patients and informal carers from a human factors & ergonomics perspective: A scoping review protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Negoescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cromie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Koay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamasine Grimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRB Open Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.4. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/hrbopenres.13674.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming Challenges to Inclusive User-based Testing of Health Information Technology with Vulnerable Older Adults: Recommendations from a Human Factors Engineering Expert Inquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby-Anne Wildenbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Engelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake Lesselroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Lichtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0042-1742499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and usage of an anesthesia data warehouse: lessons learnt from a 10-year project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Djahoum Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Logier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10877-022-00898-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Optimal Sample Size for Usability Testing, From the Manufacturer’s Perspective: A Value-of-Information Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (1), pp.116-124. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jval.2021.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the usability and usefulness of computerized decision support systems for medication review by clinical pharmacists: A convergent, parallel evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Colliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Social and Administrative Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sapharm.2022.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master’s Degree in Health Data Science: Implementation and Assessment After Five Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Oubenali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinhouya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 298, pp.51-55. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI220906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations of the new ISO standard for health and wellness apps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Engelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Craven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.e80-e82. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2589-7500(21)00273-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Formulae for Ranking Search Results: Mixed Methods Evaluation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassir Messaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.e30258. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/30258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Contextual Understanding in Solving the Last Mile Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Kuziemsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nøhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Dusseljee-Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinxin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti210625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Sensitive Implementation of Clinical Pharmacy Missions Within an Academic Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Colliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti210635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool for Evaluating Medication Alerting Systems: Development and Initial Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Yi Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethany van Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (7), pp.e24022. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/24022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the validity, perceived usefulness and usability of I-MeDeSA and TEMAS, two tools to evaluate alert system usability: a study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Yi Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa T Baysari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (8), pp.e050448. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2021-050448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03471041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The clinical pharmacist’s role in enhancing the relevance of a clinical decision support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rousselière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.104568. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2021.104568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human factors engineering for medical devices: European regulation and current issues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Bellandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal for quality in health care : journal of the International Society for Quality in Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, International journal for quality in health care : journal of the International Society for Quality in Health Care, 33 (Supplement_1), pp.31-36. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/intqhc/mzaa103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Factors Engineering for Medical Devices: European regulations and issues at stake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Bellandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Quality in Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (Supplement_1), pp.31-36. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/intqhc/mzaa103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the hospital volume-outcome relationship in surgery: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hamel-Broza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Research Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.204. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12874-021-01396-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03373523v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, implementation and preliminary evaluation of clinical dashboards in a department of anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cirenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (3), pp.617-626. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10877-020-00522-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive Usability Evaluation of Electronic Health Records: Preliminary Results of a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Heyndels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti210296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-Based Health Informatics as the Foundation for the COVID-19 Response: A Joint Call for Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernandez-Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Kushniruk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arindam Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of Information in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (06), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0041-1726414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Best Practices in Ethical Review of Human and Organizational Factors Studies in Health Technology: a Synthesis of Testimonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda W Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Lichtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa T Baysari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hägglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juell Homco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (01), pp.058-070. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0040-1701979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the hospital volume-outcome relationship in surgery: a scoping review protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2020-038201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a person-centered medication review process at hospital: Recommendations based on a scoping review of barriers and facilitators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal for Person Centered Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (4), pp.547-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying a Human-Centered Design to Develop a Patient Prioritization Tool for a Pediatric Emergency Department: Detailed Case Study of First Iterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Martinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (3), pp.e18427. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/18427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Patient Path Through Sankey Diagram: A Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gery Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E L Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 270, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI200154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to interact with medical terminologies? Formative usability evaluations comparing three approaches for supporting the use of MedDRA by pharmacovigilance specialists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissan Audeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.261. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12911-020-01280-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of work organization on technology use: the case of hydration process with a smart drinking glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Gazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Studies in health technology and informatics, 265, pp.37-41. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHR Usage Problems: A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hansske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 257, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-951-5-484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Usability Knowledge for Health Information Technology: A Usability-Oriented Analysis of Incident Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Magrabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clinical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (03), pp.395-408. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0039-1691841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable health informatics: health informaticians as alchemists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig E. Kuziemsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter L. Elkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Studies in health technology and informatics, 265, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Keyword Search Strategy: Analysis of Pharmacovigilance Specialists' Search of MedDRA Terms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 257, pp.298-302. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-951-5-298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User driven design: first step in involving healthcare consumers and clinicians in developing a collaborative platform to prevent cardiovascular diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Jaulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Studies in health technology and informatics, 264, pp.1313-1317. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learned from implementing a patient prioritization tool designed with end-users in a pediatric emergency ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Studies in health technology and informatics, 265, pp.148-153. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining usability evaluations to highlight the chain that leads from usability flaws to usage problems and then negative outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Watbled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Christian Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78, pp.12-23. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2017.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Flaws in Medication Alerting Systems: Impact on Usage and Work System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (01), pp.55-67. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15265/iy-2015-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the safety of disposable auto-injection devices: a systematic review of use errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weinhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia del Zotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41120-018-0027-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Evaluation of an Electronic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-852-5-461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Reuse hrough Anesthesia Data Warehouse: Searching for New Use Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-921-8-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-based usability design principles for medication alerting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Roehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Niès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12911-018-0615-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02307178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Validation of Medical Devices: Issues in Identifying Potential Use Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weinhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Del Zotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-742-9-298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Reach Evidence-Based Usability Evaluation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Peute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-742-9-211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Addressing Technology-induced Errors: The Current State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Borycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J W Dexheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hullin Lucay Cossio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25, pp.30 - 40. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15265/iy-2016-029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizens' Access to Their Digital Health Data in Eleven Countries -A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Chao Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Almond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liisa Parv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-678-1-685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to automatically detect abnormal values of vital parameters in anesthesia time-series: Proposal for an adaptable algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kipnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129, pp.160-171. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2016.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Present Evidence-Based Usability from a Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Monkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidsel Villumsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kaufman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-678-1-609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Data Aggregation for Time-Series Analysis: Study Case on Anaesthesia Data Warehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Ficheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-633-0-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a pain monitoring device focused on newborn infant applications: The NeoDoloris project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Butruille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Jonckheere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bras da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (2), pp.80-85. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2015.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work System Characteristics Impacting the Performance and Quality of the Discharge Letter Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Watbled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218, pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability flaws of medication-related alerting functions: A systematic qualitative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Roehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.260-271. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Machine task allocation: Impact on patient safety in hospital settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Anceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (2), pp.97-110. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2014.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Evidence Based Usability in Health Informatics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda W Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique W Jaspers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-574-6-55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A substitution method to improve completeness of events documentation in anesthesia records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Jonckheere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (6), pp.741-747. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10877-015-9661-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of a patient website to reduce crowding in emergency departments: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Martinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-512-8-663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights and limits of usability evaluation methods along the health information technology lifecycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre W Kushniruk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart- Zephir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth M Borycki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-512-8-115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medication Review: Human Factors Study Aiming at Helping an Acute Geriatric Unit to Sustain and Systematize the Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-574-6-80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods uncovering usability issues in medication-related alerting functions: results from a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie- Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-432-9-885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived usefulness of a usability issues reporting form to help understand &amp;quot;usability-induced use-errors&amp;quot;: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Boog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-432-9-880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the context of use analysis for the extension of an existing medical device: an analgesia monitor case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bras da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Boog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Jonckheere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 194, pp.139-44. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-293-6-139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for reporting on human factor/usability studies of health information technologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda W Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko F Driest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bras da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 194, pp.54-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Human Factors in an International Research Project: Lessons Learned from the PSIP Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for reporting on Human Factor/Usability studies of Health Information Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda W Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko F Driest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bras da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-293-6-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical evaluation of the ADE scorecards as a decision support tool for adverse drug event analysis and medication safety management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Luyckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76, pp.78-90. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bcp.12185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking Evidence to Support Usability Principles for Medication-Related Clinical Decision Support (CDS) Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-289-9-427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient safety-oriented usability testing: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Riccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-101-4-368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a taxonomy aiming to support the design of a contextualised Clinical Decision Support System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Przewony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 166, pp.234-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scorecards: a new method to prevent Adverse Drug Events? Preliminary results from a clinical field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner O. Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Luyckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 166, pp.234-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Adverse Drug Events-Scorecards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart- Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Băceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-709-3-377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Factors Based Recommendations for the Design of Medication Related Clinical Decision Support Systems (CDSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-806-9-412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medication related Computer Decision Support System (CDSS): make it a clinicians’ partner!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Luyckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Riccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 166 (84-94)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Human Factors for the Review of Automatically Detected ADE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Luyckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-043-8-170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of eye height in judgment of an affordance of passage under a barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Luyat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Current Psychology Letters: Behaviour, Brain &amp; Cognition, 24 (1), </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.3443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparklis over PEGASE Knowledge Graph: A New Tool for Pharmacovigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference Semantic Web Applications and Tools for Life Sciences (SWAT4HCLS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« BCT Library » : Librairie online du persuasive design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparklis over PEGASE Knowledge Graph: A New Tool for Pharmacovigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Semantic Web Applications and Tools for Life Sciences (SWAT4HCLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Antwerpen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability of Medication-related alerting systems: where do we stand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare systems Ergonomics and Patient Safety Conference (HEPS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability of production systems for discharge letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Watbled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des facteurs humains dans la conception d'un système d'ordonnancement des patients aux urgences pédiatriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a16, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2820635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisabilité des systèmes de production de courriers médicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Watbled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a7, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2820626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Human factors in the design of a patient scheduling system for the pediatric emergency department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time- series study of the impact of ADE Scorecards on Adverse Drug Events: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner O. Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Luyckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eHealth2013 - Health Informatics meets eHealth. Big Data: eHealth von der Datenanalyse bis zum Wissensmanagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et exploitation d’une taxonomie visant l’aide à la conception d’un système d’aide à la décision médicamenteuse « contextualisant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radja Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Przewozny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Francophones d’Informatique Médicale (JFIM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tunis, Tunisia. pp.131-141, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-2-8178-0285-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « ADE Scorecards », outil de détection et visualisation des effets indésirables médicamenteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Ficheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès national EMOIS (Evaluation Management Organisation Information Santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « ADE Scorecards », un outil de détection et de visualisation des effets indésirables liés aux médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Baceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Ficheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d’Informatique Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scorecards as &amp;quot;team ADE awareness&amp;quot; support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner O. Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Human factors Engineering in Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scorecards: a method to prevent Adverse Drug Events?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner O. Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference HEPS (Healthcare Systems Ergonomics and Patient Safety congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of adverse drug events (ADE) by ADE-Scorecards: an interrupted time series study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner O. Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Băceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the German Society for Medical Informatics and Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mannheim, Germany. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-709-3-377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de tableaux de bord pour la prévention des Evénements Indésirables Médicamenteux : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner O. Hackl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ergonomie à la croisée des risques. SELF’2011, Congrès International d’Ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en Compte du Contexte pour la Conception d'un Système d'Aide à la Décision Médicamenteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Forrierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème Congrès de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la démarche ergonomique dans la conception et l’implémentation d’un système informatique en santé : exemple du dossier d’anesthésie électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Watbled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guerlinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier forum international Ergonomie-Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search engines in medicine: the need to involve healthcare professional end users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEGASE: A Knowledge Graph for Search and Exploration in Pharmacovigilance Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW Posters and Demonstrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEGASE: A knowledge graph for search and exploration in pharmacovigilance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2018 - 21st International Conference on Knowledge Engineering and Knowledge Management (EKAW- PD'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the keyword choice task when designing a pharmacovigilance report search tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatis in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Göthenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling MedDRA terms search cognitive task to design a pharmacovigilance report search tool.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Medical Informatics Association conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature review of potential use errors of adrenaline auto-injection pens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weinhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Del Zotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a data quality taxonomy: case study with an anesthesia database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Degoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Perrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-Based Usability Database for Medication Alerting Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Scanning of Free-Text Entries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Logier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centered Design of a Scorecard tool for Adverse Drug Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner O. Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Riccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics In Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web tool for automated Adverse Drug Events detection: the ADE Scorecards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Ficheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Expertise on the Gathering of Information Contained in the Anesthetic File</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aldegheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Anceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Society of Anesthesiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de l'expertise sur l'analyse de l'information contenue dans la feuille d'anesthésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aldegheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marciniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française d’Anesthésie et de Réanimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of affordances through base-up prisms : a method to assess the role of height-eye ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Luyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Ecological Psychology, EWEP13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bandol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Sensitive Health Informatics: the Role of Informatics in Global Pandemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Dusseljee-Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig E Kuziemsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinxin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter L. Elkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">286, 2021, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Sensitive Health Informatics: Sustainability in Dynamic Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig E Kuziemsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nøhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">265, 2019, Studies in Health Technology and Informatics, 978-1-64368-005-7. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Parents’ Experience in the Pediatric Emergency Waiting Room: Researching the Most Optimal Design for an Information Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrthe van Heerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Dusseljee-Peute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINFO 2021: One World, One Health – Global Partnership for Digital Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, 2022, Studies in Health Technology and Informatics, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI220192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master’s Degree in Health Data Science: Implementation and Assessment After Five Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Oubenali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinhouya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Professionalism in Health and Care: Developing the Workforce, Building the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, 2022, Studies in Health Technology and Informatics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awareness and Perception of Google® Reviews Among French GPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerisit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Calafiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINFO 2021: One World, One Health – Global Partnership for Digital Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, 2022, Studies in Health Technology and Informatics, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI220296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7. Ingénierie d’utilisabilité appliquée à la conception de stylos auto-injecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maritan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’avenir des Silver Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’EHESP, pp.125-147, 2018, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.miche.2018.01.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Usability Engineering to Evidence-based Usability in Health IT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elske Ammenwerth; Michael Rigby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evidence-Based Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, 2016, Studies in Health Technology and Informatics, 978-1-61499-634-7. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-635-4-126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Human Factors Methods to Design Healthcare Work Systems: Instance of the prevention of Adverse Drug Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techno-Anthropology in Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-1-61499-559-3. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-560-9-229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire évoluer le D.P.I (Dossier Patient Informatisé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIH Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreurs médicales, stress des soignants : comment éviter les pièges de lʼinformatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a usability knowledge base to support health information technology design and evaluation : Application to Medication Alerting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human health and pathology. Université du Droit et de la Santé - Lille II, 2014. English. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014LIL2S037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01170069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’utilisabilité des technologies de santé dans des systèmes à ressources contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Lille, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05156578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId465"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Romaric Marcilly </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de mission recherche - CIC-IT 1403 Inserm CHU de Lille - METRICS ULR 2694 Univ Lille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romaric-marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7077-7267</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Clinical Decision Support: A Heuristic Evaluation of Explainable AI in Healthcare Dashboards.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethany a van Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarell López Cañizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Sent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 327, pp.343-347. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI250341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Usability Analysis to Improve an Educational Telemedicine Simulation: Task Analysis and Survey Results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake Lesselroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Monkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mohanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 326, pp.59-63. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI250237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability and UX in Healthcare: Exploring Current Practices and Future Directions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. van den Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Dusseljee-Peute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 327, pp.323-327. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI250337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advance care planning procedure in older patients at a high risk of death after discharge from the acute geriatric unit: A study protocol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Calafiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Archives of Gerontology and Geriatrics, 134, pp.105836. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archger.2025.105836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Satisfaction With a Secure, Connected Mobile App for Women in Assisted Reproductive Technology Programs: Prospective Observational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Plouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaymae Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, JMIR Human Factors, 12, pp.e63570. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/63570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medication review in older adults at hospital discharge: an analysis of data from the IATROPREV study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Décaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Puisieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geriatric Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41999-025-01381-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Testing an Educational Telemedicine Simulation: Description of Methods and Preliminary Findings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lesselroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Monkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Parsons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mohanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 327, pp.273-277. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI250327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Design of an Augmented Reality Device for Anesthesia: User Insights and Usability Evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Lecoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérico Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Studies in Health Technology and Informatics, 327, pp.298-302. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI250332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Evaluation Ecological Validity: Is More Always Better?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Monkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake J Lesselroth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (14), pp.1417. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/healthcare12141417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Checklists for Health Technology: Case Study and Experts' Opinions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Monkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaëlle David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lesselroth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Studies in Health Technology and Informatics, 316, pp.1074-1078. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI240596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detectability of use errors in summative usability tests of medical devices: Impact of the test environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Somers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Claire Migaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118, pp.104266. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2024.104266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home self-management of type 2 diabetes with diabetes technologies in northern France: a focused ethnographic study protocol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madleen Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vambergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Avez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, BMJ Open, 14 (12), pp.e084475. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2024-084475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health: Insights from Organizational &amp; Social, Technology Assessment and Human Factors Perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Kuziemsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinxin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nøhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, IMIA Yearbook of Medical Informatics, 32 (01), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0043-1768729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-Professional Communications During Follow-Up of Type 2 Diabetes Patients: An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madleen Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Maalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Baran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti230226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a Practical Taxonomy for Referencing Data Quality Problems in Health Care Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Degoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Perichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of Information in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-1976-2371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of a new technology into a work system: a case study of a smart drinking glass in French nursing homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17483107.2022.2162612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Involvement of End-Users in an EHR Procurement Process: a Usability Walkthrough Feasibility Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake Lesselroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11606-023-08277-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational and Human Factors in Green Medical Informatics – A Case Study in Dutch Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marieke Sijm-Eeken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Jaspers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Peute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti230552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medication-Related Outcomes and Health Equity: Evidence for Pharmaceutical Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamasine Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorna Bonnici West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cordina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmacy11020060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The medication self-management work system of patients and informal carers from a human factors & ergonomics perspective: A scoping review protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduard Negoescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cromie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Koay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamasine Grimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRB Open Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.4. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/hrbopenres.13674.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the validity, perceived usefulness, and usability of I-MeDeSA and TEMAS, two tools to evaluate alert system usability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu-Yi Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Quindroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 175, pp.105091. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2023.105091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering Work Systems and Processes in Assessing the Impact of a CDSS Intervention: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Colliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti230368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the usability and usefulness of computerized decision support systems for medication review by clinical pharmacists: A convergent, parallel evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Colliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Social and Administrative Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sapharm.2022.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master’s Degree in Health Data Science: Implementation and Assessment After Five Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Oubenali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinhouya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 298, pp.51-55. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI220906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations of the new ISO standard for health and wellness apps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Engelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josephine Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Craven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Digital Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (2), pp.e80-e82. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2589-7500(21)00273-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Formulae for Ranking Search Results: Mixed Methods Evaluation Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassir Messaadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.e30258. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/30258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming Challenges to Inclusive User-based Testing of Health Information Technology with Vulnerable Older Adults: Recommendations from a Human Factors Engineering Expert Inquiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaby-Anne Wildenbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Engelsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blake Lesselroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Lichtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0042-1742499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Optimal Sample Size for Usability Testing, From the Manufacturer’s Perspective: A Value-of-Information Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (1), pp.116-124. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jval.2021.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and usage of an anesthesia data warehouse: lessons learnt from a 10-year project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Djahoum Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Logier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10877-022-00898-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the validity, perceived usefulness and usability of I-MeDeSA and TEMAS, two tools to evaluate alert system usability: a study protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Yi Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa T Baysari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (8), pp.e050448. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2021-050448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03471041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context-Sensitive Implementation of Clinical Pharmacy Missions Within an Academic Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Colliaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti210635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool for Evaluating Medication Alerting Systems: Development and Initial Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Yi Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethany van Dort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemary Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (7), pp.e24022. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/24022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The clinical pharmacist’s role in enhancing the relevance of a clinical decision support system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rousselière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.104568. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2021.104568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human factors engineering for medical devices: European regulation and current issues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Bellandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal for quality in health care : journal of the International Society for Quality in Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, International journal for quality in health care : journal of the International Society for Quality in Health Care, 33 (Supplement_1), pp.31-36. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/intqhc/mzaa103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Factors Engineering for Medical Devices: European regulations and issues at stake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Bellandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Quality in Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 33 (Supplement_1), pp.31-36. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/intqhc/mzaa103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the hospital volume-outcome relationship in surgery: a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hamel-Broza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Research Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.204. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12874-021-01396-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03373523v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, implementation and preliminary evaluation of clinical dashboards in a department of anesthesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cirenei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (3), pp.617-626. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10877-020-00522-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive Usability Evaluation of Electronic Health Records: Preliminary Results of a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Heyndels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti210296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-Based Health Informatics as the Foundation for the COVID-19 Response: A Joint Call for Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernandez-Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Kushniruk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Georgiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arindam Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of Information in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (06), pp.183-192. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0041-1726414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Importance of Contextual Understanding in Solving the Last Mile Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Kuziemsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nøhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Dusseljee-Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinxin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/shti210625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a person-centered medication review process at hospital: Recommendations based on a scoping review of barriers and facilitators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal for Person Centered Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (4), pp.547-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the hospital volume-outcome relationship in surgery: a scoping review protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Levaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2020-038201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying a Human-Centered Design to Develop a Patient Prioritization Tool for a Pediatric Emergency Department: Detailed Case Study of First Iterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Martinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (3), pp.e18427. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/18427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Patient Path Through Sankey Diagram: A Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gery Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E L Amrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 270, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI200154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to interact with medical terminologies? Formative usability evaluations comparing three approaches for supporting the use of MedDRA by pharmacovigilance specialists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissan Audeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.261. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12911-020-01280-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Best Practices in Ethical Review of Human and Organizational Factors Studies in Health Technology: a Synthesis of Testimonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda W Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Lichtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa T Baysari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Hägglund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juell Homco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (01), pp.058-070. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0040-1701979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHR Usage Problems: A Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hansske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 257, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-951-5-484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Usability Knowledge for Health Information Technology: A Usability-Oriented Analysis of Incident Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Magrabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clinical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (03), pp.395-408. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0039-1691841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of work organization on technology use: the case of hydration process with a smart drinking glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Gazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Kovacs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Studies in health technology and informatics, 265, pp.37-41. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable health informatics: health informaticians as alchemists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig E. Kuziemsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter L. Elkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Studies in health technology and informatics, 265, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Keyword Search Strategy: Analysis of Pharmacovigilance Specialists' Search of MedDRA Terms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 257, pp.298-302. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-951-5-298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User driven design: first step in involving healthcare consumers and clinicians in developing a collaborative platform to prevent cardiovascular diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Jaulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Studies in health technology and informatics, 264, pp.1313-1317. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learned from implementing a patient prioritization tool designed with end-users in a pediatric emergency ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Studies in health technology and informatics, 265, pp.148-153. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the safety of disposable auto-injection devices: a systematic review of use errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weinhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia del Zotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s41120-018-0027-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Evaluation of an Electronic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-852-5-461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-based usability design principles for medication alerting systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Roehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Niès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12911-018-0615-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02307178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Reuse hrough Anesthesia Data Warehouse: Searching for New Use Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-921-8-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining usability evaluations to highlight the chain that leads from usability flaws to usage problems and then negative outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Watbled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Christian Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 78, pp.12-23. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2017.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Flaws in Medication Alerting Systems: Impact on Usage and Work System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (01), pp.55-67. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15265/iy-2015-006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Reach Evidence-Based Usability Evaluation Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Peute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-742-9-211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Validation of Medical Devices: Issues in Identifying Potential Use Errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weinhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Del Zotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-742-9-298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizens' Access to Their Digital Health Data in Eleven Countries -A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Chao Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Almond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liisa Parv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-678-1-685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to automatically detect abnormal values of vital parameters in anesthesia time-series: Proposal for an adaptable algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kipnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129, pp.160-171. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2016.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Present Evidence-Based Usability from a Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Monkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidsel Villumsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kaufman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-678-1-609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Data Aggregation for Time-Series Analysis: Study Case on Anaesthesia Data Warehouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Ficheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-633-0-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Addressing Technology-induced Errors: The Current State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Borycki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J W Dexheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hullin Lucay Cossio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMIA Yearbook of Medical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25, pp.30 - 40. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15265/iy-2016-029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Evidence Based Usability in Health Informatics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda W Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique W Jaspers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-574-6-55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a pain monitoring device focused on newborn infant applications: The NeoDoloris project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Butruille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Jonckheere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bras da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (2), pp.80-85. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2015.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work System Characteristics Impacting the Performance and Quality of the Discharge Letter Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Watbled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guerlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 218, pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability flaws of medication-related alerting functions: A systematic qualitative review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erin Roehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.260-271. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbi.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Machine task allocation: Impact on patient safety in hospital settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Anceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60 (2), pp.97-110. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2014.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A substitution method to improve completeness of events documentation in anesthesia records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Jonckheere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (6), pp.741-747. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10877-015-9661-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of a patient website to reduce crowding in emergency departments: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Martinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-512-8-663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights and limits of usability evaluation methods along the health information technology lifecycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre W Kushniruk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart- Zephir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth M Borycki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-512-8-115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medication Review: Human Factors Study Aiming at Helping an Acute Geriatric Unit to Sustain and Systematize the Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-574-6-80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods uncovering usability issues in medication-related alerting functions: results from a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie- Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-432-9-885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived usefulness of a usability issues reporting form to help understand &amp;quot;usability-induced use-errors&amp;quot;: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Boog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-432-9-880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Human Factors in an International Research Project: Lessons Learned from the PSIP Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for reporting on Human Factor/Usability studies of Health Information Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda W Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko F Driest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bras da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-293-6-54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for reporting on human factor/usability studies of health information technologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda W Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiko F Driest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bras da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 194, pp.54-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical evaluation of the ADE scorecards as a decision support tool for adverse drug event analysis and medication safety management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Luyckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76, pp.78-90. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bcp.12185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking Evidence to Support Usability Principles for Medication-Related Clinical Decision Support (CDS) Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-289-9-427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the context of use analysis for the extension of an existing medical device: an analgesia monitor case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Bras da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Boog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Jonckheere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 194, pp.139-44. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-293-6-139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient safety-oriented usability testing: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Riccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-101-4-368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scorecards: a new method to prevent Adverse Drug Events? Preliminary results from a clinical field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner O. Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Luyckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 166, pp.234-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Adverse Drug Events-Scorecards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart- Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Băceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-709-3-377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Factors Based Recommendations for the Design of Medication Related Clinical Decision Support Systems (CDSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-806-9-412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medication related Computer Decision Support System (CDSS): make it a clinicians’ partner!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Luyckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Riccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 166 (84-94)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a taxonomy aiming to support the design of a contextualised Clinical Decision Support System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Przewony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 166, pp.234-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Human Factors for the Review of Automatically Detected ADE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Luyckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-043-8-170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of eye height in judgment of an affordance of passage under a barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Luyat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Current Psychology Letters: Behaviour, Brain &amp; Cognition, 24 (1), </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.3443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparklis over PEGASE Knowledge Graph: A New Tool for Pharmacovigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference Semantic Web Applications and Tools for Life Sciences (SWAT4HCLS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« BCT Library » : Librairie online du persuasive design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparklis over PEGASE Knowledge Graph: A New Tool for Pharmacovigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Semantic Web Applications and Tools for Life Sciences (SWAT4HCLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Antwerpen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability of Medication-related alerting systems: where do we stand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare systems Ergonomics and Patient Safety Conference (HEPS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisabilité des systèmes de production de courriers médicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Watbled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a7, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2820626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des facteurs humains dans la conception d'un système d'ordonnancement des patients aux urgences pédiatriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a16, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2820635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Human factors in the design of a patient scheduling system for the pediatric emergency department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability of production systems for discharge letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Watbled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time- series study of the impact of ADE Scorecards on Adverse Drug Events: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner O. Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Luyckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eHealth2013 - Health Informatics meets eHealth. Big Data: eHealth von der Datenanalyse bis zum Wissensmanagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scorecards as &amp;quot;team ADE awareness&amp;quot; support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner O. Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Ammenwerth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Human factors Engineering in Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scorecards: a method to prevent Adverse Drug Events?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner O. Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference HEPS (Healthcare Systems Ergonomics and Patient Safety congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of adverse drug events (ADE) by ADE-Scorecards: an interrupted time series study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner O. Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Băceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the German Society for Medical Informatics and Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mannheim, Germany. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-60750-709-3-377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de tableaux de bord pour la prévention des Evénements Indésirables Médicamenteux : premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner O. Hackl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ergonomie à la croisée des risques. SELF’2011, Congrès International d’Ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « ADE Scorecards », outil de détection et visualisation des effets indésirables médicamenteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Baceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Ficheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès national EMOIS (Evaluation Management Organisation Information Santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et exploitation d’une taxonomie visant l’aide à la conception d’un système d’aide à la décision médicamenteuse « contextualisant »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radja Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Przewozny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Francophones d’Informatique Médicale (JFIM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tunis, Tunisia. pp.131-141, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-2-8178-0285-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « ADE Scorecards », un outil de détection et de visualisation des effets indésirables liés aux médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Baceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Ficheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Beuscart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d’Informatique Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en Compte du Contexte pour la Conception d'un Système d'Aide à la Décision Médicamenteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Forrierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème Congrès de la Société d'Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la démarche ergonomique dans la conception et l’implémentation d’un système informatique en santé : exemple du dossier d’anesthésie électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Watbled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guerlinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier forum international Ergonomie-Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search engines in medicine: the need to involve healthcare professional end users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Kerdelhué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEGASE: A Knowledge Graph for Search and Exploration in Pharmacovigilance Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW Posters and Demonstrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEGASE: A knowledge graph for search and exploration in pharmacovigilance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Bobeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2018 - 21st International Conference on Knowledge Engineering and Knowledge Management (EKAW- PD'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the keyword choice task when designing a pharmacovigilance report search tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatis in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Göthenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling MedDRA terms search cognitive task to design a pharmacovigilance report search tool.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Medical Informatics Association conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature review of potential use errors of adrenaline auto-injection pens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weinhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Del Zotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a data quality taxonomy: case study with an anesthesia database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Degoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Perrichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence-Based Usability Database for Medication Alerting Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Scanning of Free-Text Entries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Logier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web tool for automated Adverse Drug Events detection: the ADE Scorecards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Ficheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Centered Design of a Scorecard tool for Adverse Drug Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner O. Hackl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Hassler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Riccioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics In Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de l'expertise sur l'analyse de l'information contenue dans la feuille d'anesthésie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aldegheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marciniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française d’Anesthésie et de Réanimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Expertise on the Gathering of Information Contained in the Anesthetic File</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Marciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aldegheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Anceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American Society of Anesthesiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of affordances through base-up prisms : a method to assess the role of height-eye ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Luyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Ecological Psychology, EWEP13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bandol, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Sensitive Health Informatics: the Role of Informatics in Global Pandemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Dusseljee-Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig E Kuziemsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinxin Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter L. Elkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">286, 2021, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Sensitive Health Informatics: Sustainability in Dynamic Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig E Kuziemsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Nøhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">265, 2019, Studies in Health Technology and Informatics, 978-1-64368-005-7. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Parents’ Experience in the Pediatric Emergency Waiting Room: Researching the Most Optimal Design for an Information Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrthe van Heerde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Schiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Dusseljee-Peute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINFO 2021: One World, One Health – Global Partnership for Digital Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, 2022, Studies in Health Technology and Informatics, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI220192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Master’s Degree in Health Data Science: Implementation and Assessment After Five Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Oubenali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guinhouya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Professionalism in Health and Care: Developing the Workforce, Building the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, 2022, Studies in Health Technology and Informatics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awareness and Perception of Google® Reviews Among French GPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Kerisit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Calafiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINFO 2021: One World, One Health – Global Partnership for Digital Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, 2022, Studies in Health Technology and Informatics, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI220296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7. Ingénierie d’utilisabilité appliquée à la conception de stylos auto-injecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Douze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Maritan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’avenir des Silver Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’EHESP, pp.125-147, 2018, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.miche.2018.01.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Usability Engineering to Evidence-based Usability in Health IT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Peute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elske Ammenwerth; Michael Rigby. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evidence-Based Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOS Press, 2016, Studies in Health Technology and Informatics, 978-1-61499-634-7. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-635-4-126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Human Factors Methods to Design Healthcare Work Systems: Instance of the prevention of Adverse Drug Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zephir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techno-Anthropology in Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-1-61499-559-3. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-560-9-229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire évoluer le D.P.I (Dossier Patient Informatisé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIH Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erreurs médicales, stress des soignants : comment éviter les pièges de lʼinformatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Ologeanu-Taddei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a usability knowledge base to support health information technology design and evaluation : Application to Medication Alerting Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Human health and pathology. Université du Droit et de la Santé - Lille II, 2014. English. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014LIL2S037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01170069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l’utilisabilité des technologies de santé dans des systèmes à ressources contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Marcilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Lille, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05156578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId465"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6D08262"/>
+    <w:nsid w:val="DDFA5853"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romaric-marcilly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7077-7267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05290054v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany a van Dort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Marcilly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Peute" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarell L&#243;pez Ca&#241;izares" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Sent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250341" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05117997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Lesselroth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monkman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohanty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anderson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250237" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05290093v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van den Berg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dusseljee-Peute" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250337" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05042156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelayo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Calafiore" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2025.105836" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05014390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Plouvier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Robin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benamar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63570" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05425376v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cornille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand D&#233;caudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puisieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Girault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-025-01381-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05289958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lesselroth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parsons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250327" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05117956v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Guise" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lecoutre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Nunes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jeanne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250332" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Monkman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pelayo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake J Lesselroth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare12141417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04693909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quindroit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle David" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240596" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516753v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Genin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Somers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Claire Migaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104266" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04872668v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madleen Lemaitre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vambergue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Avez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-084475" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04402200v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Scott" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Kuziemsky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Zhu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian N&#248;hr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Ammenwerth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1768729" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140844v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Colliaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Payen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230368" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu-Yi Zheng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berdot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2023.105091" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102733v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Maalem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baran" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230226" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092598v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Degoul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fruchart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Perichon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soula" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1976-2371" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092589v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gazza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kovacs" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2022.2162612" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231156v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guerlinger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pigot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11606-023-08277-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Sijm-Eeken" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jaspers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230552" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090757v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamasine Grimes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Bonnici West" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cordina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmacy11020060" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Negoescu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cromie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Koay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/hrbopenres.13674.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778132v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby-Anne Wildenbos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engelsma" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lichtner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1742499" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778101v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Djahoum Moussa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Logier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vallet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-022-00898-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778112v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Rochat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dervaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2021.07.010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778143v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Colliaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Robert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sapharm.2022.08.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798906v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Oubenali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinhouya" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220906" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778086v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Tan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Craven" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(21)00273-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774812v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Douze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30258" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097816v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210625" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097801v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseliere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decaudin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210635" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092707v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Yi Zheng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany van Dort" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Day" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Burke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/24022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03471041v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Beuscart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa T Baysari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-050448" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092645v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cuvelier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Musy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2021.104568" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03435402v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pelayo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Bellandi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzaa103" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448053v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03373523v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Levaillant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Levaillant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel-Broza" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01396-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092679v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Laurent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Moussa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cirenei" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tavernier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-020-00522-x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097847v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Heyndels" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210296" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092690v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernandez-Luque" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kushniruk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Georgiou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Basu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Petersen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1726414" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092831v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda W Peute" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria H&#228;gglund" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juell Homco" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1701979" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097761v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vallet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-038201" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092945v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Wawrzyniak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092950v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martinot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/18427" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100047v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Laurent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Amrani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200154" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972457v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissan Audeh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bobed" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-020-01280-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03243228v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gazza" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190134" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100056v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baclet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hansske" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-951-5-484" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092969v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Magrabi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1691841" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03243244v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nohr" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig E. Kuziemsky" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Elkin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190129" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037023v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-951-5-298" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03242770v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190439" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03243183v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Wawrzyniak" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dubos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190154" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092989v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Watbled" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Christian Bastien" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.12.014" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160441v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ammenwerth" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roehrer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vasseur" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/iy-2015-006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092976v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weinhold" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia del Zotto" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41120-018-0027-z" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129824v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gauthier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-461" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129843v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Demay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-921-8-102" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02307178v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Roehrer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ni&#232;s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-018-0615-9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129912v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Del Zotto" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-742-9-298" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129956v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-742-9-211" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130084v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Borycki" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Dexheimer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hullin Lucay Cossio" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gong" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jensen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/iy-2016-029" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130004v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Chao Wong" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Turner" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Almond" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Parv" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-678-1-685" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093025v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kipnis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2016.01.004" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF631W6Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130035v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidsel Villumsen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaufman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Zephir" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-678-1-609" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158428v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ficheur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-633-0-102" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160470v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Butruille" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Jonckheere" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boog" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bras da Costa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.005" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK10FMNT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103583v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lepage" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093002v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vasseur" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2015.03.006" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03465017v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernonville" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.09.002" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160405v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique W Jaspers" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-574-6-55" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093015v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Jonckheere" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-015-9661-3" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160465v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leroy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-512-8-663" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160452v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre W Kushniruk" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart- Zephir" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M Borycki" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-512-8-115" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160415v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-574-6-80" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160481v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Catherine Beuscart-Zephir" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-432-9-885" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160489v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Boog" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-432-9-880" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376781v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bras da Costa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-293-6-139" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376957v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko F Driest" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160990v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Beuscart" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160498v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-293-6-54" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093029v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Hackl" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Luyckx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12185" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160986v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-289-9-427" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160995v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bernonville" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Riccioli" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-101-4-368" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163223v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Messai" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Przewony" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169867v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner O. Hackl" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169892v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart- Z&#233;phir" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;ceanu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-709-3-377" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161001v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-806-9-412" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163230v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169911v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecocq" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-043-8-170" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03708026v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.3443" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158412v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900045v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976825v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158418v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160382v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218694v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820635" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218611v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820626" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160380v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160985v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169886v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radja Messai" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Przewozny" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0285-5_12" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163209v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baceanu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169878v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Baceanu" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163202v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163215v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169898v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160999v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169904v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Forrierre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169907v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775202v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976818v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146975v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bobeb" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146983v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146977v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146991v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146989v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Degoul" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Perrichon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146995v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147002v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147009v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hassler" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riccioli" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147013v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baceanu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Ficheur" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147019v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marciniak" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldegheri" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147027v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04482396v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097664v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig E Kuziemsky" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI286" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097648v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI265" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778118v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrthe van Heerde" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220192" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778151v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778090v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerisit" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legrand" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rochoy" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220296" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098678v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Corbin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maritan" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.miche.2018.01.0125" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098648v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-635-4-126" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098660v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-560-9-229" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172820v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172819v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01170069v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LIL2S037" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-05156578v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romaric-marcilly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7077-7267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05290054v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany a van Dort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Marcilly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Peute" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarell L&#243;pez Ca&#241;izares" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Sent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250341" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05117997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Lesselroth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monkman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohanty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anderson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250237" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05290093v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van den Berg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Dusseljee-Peute" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250337" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05042156v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelayo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Calafiore" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2025.105836" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05014390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Plouvier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Robin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymae Benamar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/63570" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05425376v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cornille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Beuscart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand D&#233;caudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Puisieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Girault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41999-025-01381-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05289958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lesselroth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parsons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250327" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05117956v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Guise" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lecoutre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Nunes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jeanne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI250332" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Monkman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pelayo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake J Lesselroth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare12141417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04693909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quindroit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle David" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI240596" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516753v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Genin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Somers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Claire Migaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2024.104266" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04872668v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madleen Lemaitre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vambergue" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Avez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-084475" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04402200v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Scott" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Kuziemsky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Zhu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian N&#248;hr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Ammenwerth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-1768729" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102733v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Maalem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230226" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092598v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Degoul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fruchart" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Perichon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soula" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1976-2371" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092589v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gazza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kovacs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2022.2162612" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231156v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guerlinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Pigot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11606-023-08277-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148436v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Sijm-Eeken" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jaspers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230552" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090757v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamasine Grimes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Bonnici West" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cordina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmacy11020060" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097787v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Negoescu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cromie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Koay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/hrbopenres.13674.1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097607v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu-Yi Zheng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berdot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2023.105091" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Colliaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Payen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti230368" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778143v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Colliaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Robert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sapharm.2022.08.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798906v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Oubenali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinhouya" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220906" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778086v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engelsma" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Tan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Craven" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(21)00273-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774812v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Douze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30258" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby-Anne Wildenbos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lichtner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-1742499" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778112v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandewalle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Rochat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dervaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2021.07.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778101v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Djahoum Moussa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Logier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vallet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-022-00898-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03471041v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Yi Zheng" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Beuscart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa T Baysari" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-050448" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097801v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseliere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decaudin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210635" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092707v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany van Dort" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Day" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Burke" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/24022" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092645v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cuvelier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Musy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2021.104568" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03435402v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pelayo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Bellandi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzaa103" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448053v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03373523v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Levaillant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Levaillant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel-Broza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-021-01396-6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092679v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Laurent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Moussa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cirenei" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tavernier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-020-00522-x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097847v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Heyndels" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210296" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernandez-Luque" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kushniruk" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Georgiou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arindam Basu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Petersen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0041-1726414" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097816v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/shti210625" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092945v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Wawrzyniak" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097761v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vallet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-038201" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092950v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martinot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/18427" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100047v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gery Laurent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Amrani" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200154" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972457v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ferr&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissan Audeh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bobed" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-020-01280-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092831v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda W Peute" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria H&#228;gglund" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juell Homco" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1701979" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100056v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baclet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hansske" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-951-5-484" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092969v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Magrabi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0039-1691841" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03243228v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gazza" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190134" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03243244v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nohr" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig E. Kuziemsky" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter L. Elkin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190129" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037023v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-951-5-298" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03242770v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gautier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190439" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03243183v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Wawrzyniak" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dubos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190154" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092976v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weinhold" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia del Zotto" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41120-018-0027-z" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129824v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gauthier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-852-5-461" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02307178v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Roehrer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ni&#232;s" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-018-0615-9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129843v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Demay" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-921-8-102" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092989v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Watbled" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Christian Bastien" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2017.12.014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160441v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ammenwerth" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roehrer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vasseur" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/iy-2015-006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129956v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-742-9-211" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129912v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Del Zotto" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-742-9-298" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130004v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Chao Wong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Turner" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Almond" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Parv" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-678-1-685" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093025v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kipnis" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2016.01.004" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF631W6Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130035v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidsel Villumsen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaufman" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Zephir" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-678-1-609" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158428v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ficheur" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-633-0-102" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130084v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Borycki" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J W Dexheimer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hullin Lucay Cossio" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gong" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jensen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/iy-2016-029" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160405v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique W Jaspers" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-574-6-55" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160470v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Butruille" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Jonckheere" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boog" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bras da Costa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.01.005" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK10FMNT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103583v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lepage" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093002v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vasseur" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2015.03.006" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03465017v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernonville" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2014.09.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093015v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Jonckheere" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-015-9661-3" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160465v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leroy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-512-8-663" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160452v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre W Kushniruk" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart- Zephir" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth M Borycki" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-512-8-115" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160415v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-574-6-80" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160481v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- Catherine Beuscart-Zephir" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-432-9-885" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160489v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Boog" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-432-9-880" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160990v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Beuscart" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160498v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko F Driest" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bras da Costa" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-293-6-54" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376957v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093029v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Hackl" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Luyckx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.12185" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160986v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-289-9-427" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376781v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-293-6-139" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160995v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bernonville" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Riccioli" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-101-4-368" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169867v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner O. Hackl" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169892v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart- Z&#233;phir" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;ceanu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-709-3-377" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161001v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-806-9-412" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163230v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163223v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Messai" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Przewony" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169911v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecocq" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-043-8-170" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03708026v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.3443" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158412v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900045v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976825v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158418v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218611v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820626" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218694v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820635" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160380v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160382v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160985v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163202v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163215v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169898v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160999v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163209v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baceanu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169886v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radja Messai" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Przewozny" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0285-5_12" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169878v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Baceanu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169904v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Forrierre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169907v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775202v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01976818v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146975v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Bobeb" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146983v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146977v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146991v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146989v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Degoul" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Perrichon" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146995v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147002v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147013v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baceanu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Ficheur" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147009v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hassler" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riccioli" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147027v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldegheri" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marciniak" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147019v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04482396v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097664v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig E Kuziemsky" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI286" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097648v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI265" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778118v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrthe van Heerde" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220192" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778151v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778090v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Kerisit" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legrand" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rochoy" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI220296" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098678v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Corbin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maritan" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.miche.2018.01.0125" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098648v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-635-4-126" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098660v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-560-9-229" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172820v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Ologeanu-Taddei" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172819v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01170069v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LIL2S037" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/tel-05156578v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>