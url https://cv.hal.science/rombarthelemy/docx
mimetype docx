--- v0 (2026-03-06)
+++ v1 (2026-04-13)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of minimally trained operator’s left ventricular outflow tract velocity-time integral measurement guided by artificial intelligence: protocol for a multicentre randomised controlled trial</w:t>
+                <w:t xml:space="preserve">Diagnostic performance of the blood urea/creatinine ratio in the diagnosis of occult upper gastrointestinal hemorrhage in the ICU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Levy</w:t>
+                <w:t xml:space="preserve">Keyvan Meghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Meslin</w:t>
+                <w:t xml:space="preserve">Hervé Kpeglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Barthélémy</w:t>
+                <w:t xml:space="preserve">My Linh Tran Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Benremily</w:t>
+                <w:t xml:space="preserve">Romain Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleo Bourgeois</w:t>
+                <w:t xml:space="preserve">Benjamin Chousterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (10), pp.e105624. </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (1), pp.527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-105624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-025-05750-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05500069v1</w:t>
+                <w:t xml:space="preserve">inserm-05503540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic performance of the blood urea/creatinine ratio in the diagnosis of occult upper gastrointestinal hemorrhage in the ICU</w:t>
+                <w:t xml:space="preserve">Reliability of minimally trained operator’s left ventricular outflow tract velocity-time integral measurement guided by artificial intelligence: protocol for a multicentre randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyvan Meghdadi</w:t>
+                <w:t xml:space="preserve">Nathan Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Kpeglo</w:t>
+                <w:t xml:space="preserve">Simon Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">My Linh Tran Minh</w:t>
+                <w:t xml:space="preserve">Romain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Barthelemy</w:t>
+                <w:t xml:space="preserve">Fanny Benremily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Chousterman</w:t>
+                <w:t xml:space="preserve">Cleo Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (1), pp.527. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (10), pp.e105624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-025-05750-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-105624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05503540v1</w:t>
+                <w:t xml:space="preserve">inserm-05500069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic tolerance of intravenous milrinone administration for cerebral vasospasm secondary to non-traumatic subarachnoid hemorrhage</w:t>
               </w:r>
@@ -413,51 +413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gaugain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Froelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -502,472 +502,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05461626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between positive end-expiratory pressure levels, central venous pressure, systemic inflammation and acute renal failure in critically ill ventilated COVID-19 patients: a monocenter retrospective study in France</w:t>
+                <w:t xml:space="preserve">Radiomic analysis of abdominal organs during sepsis of digestive origin in a French intensive care unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Basse</w:t>
+                <w:t xml:space="preserve">Louis Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Riché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Kindermans</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mebazaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acute and Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 38 (2), pp.172-181. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4266/acc.2022.01494⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 38 (3), pp.343-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4266/acc.2023.00136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05464881v1</w:t>
+                <w:t xml:space="preserve">inserm-05464593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trending Ability of End-Tidal Capnography Monitoring During Mechanical Ventilation to Track Changes in Arterial Partial Pressure of Carbon Dioxide in Critically Ill Patients With Acute Brain Injury: A Monocenter Retrospective Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between positive end-expiratory pressure levels, central venous pressure, systemic inflammation and acute renal failure in critically ill ventilated COVID-19 patients: a monocenter retrospective study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jona Joachim</w:t>
+                <w:t xml:space="preserve">Pierre Basse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Manquat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vallée</w:t>
+                <w:t xml:space="preserve">Manuel Kindermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000006553⟩</w:t>
+              <w:t xml:space="preserve">Acute and Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (2), pp.172-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4266/acc.2022.01494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05502890v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05464881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiomic analysis of abdominal organs during sepsis of digestive origin in a French intensive care unit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trending Ability of End-Tidal Capnography Monitoring During Mechanical Ventilation to Track Changes in Arterial Partial Pressure of Carbon Dioxide in Critically Ill Patients With Acute Brain Injury: A Monocenter Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Coëffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jona Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Boutin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Morisson</w:t>
+                <w:t xml:space="preserve">Elsa Manquat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Riché</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Barthélémy</w:t>
+                <w:t xml:space="preserve">Élodie Felliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mebazaa</w:t>
+                <w:t xml:space="preserve">Fabrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acute and Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38 (3), pp.343-352. </w:t>
+              <w:t xml:space="preserve">Anesthesia &amp; Analgesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 138 (3), pp.607-615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4266/acc.2023.00136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1213/ANE.0000000000006553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05464593v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05502890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anesthetic drugs for rapid sequence intubation: ketamine, but what dose?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mebazaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Glenn Chousterman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1148,64 +1148,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of cumulative volumes of fluid challenge to assess fluid responsiveness in critically ill patients with acute circulatory failure: a pharmacodynamic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Kindermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1308,77 +1308,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Borouchaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles de Roquetaillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mebazaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chousterman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 72, pp.154137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1451,51 +1451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sevrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1546,51 +1546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of Almitrine in the Treatment of Hypoxemia in Sars-Cov-2 Acute Respiratory Distress Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1674,325 +1674,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring haemodynamic response to fluid-challenge in ICU: comparison of pressure recording analytical method and oesophageal Doppler: A prospective observational study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of systemic hemodynamics on microcirculation during sepsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatou Dramé</w:t>
+                <w:t xml:space="preserve">Charles Damoisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Redouté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Ditchi</w:t>
+                <w:t xml:space="preserve">Didier Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Anaesthesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/EJA.0000000000000924⟩</w:t>
+              <w:t xml:space="preserve">Journal of Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.213 - 218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2019.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05503179v1</w:t>
+                <w:t xml:space="preserve">hal-03486071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of systemic hemodynamics on microcirculation during sepsis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magalie Collet</w:t>
+                <w:t xml:space="preserve">Monitoring haemodynamic response to fluid-challenge in ICU: comparison of pressure recording analytical method and oesophageal Doppler: A prospective observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Neuschwander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Huot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Barthélémy</w:t>
+                <w:t xml:space="preserve">Fatou Dramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Damoisel</w:t>
+                <w:t xml:space="preserve">Maximilien Redouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Payen</w:t>
+                <w:t xml:space="preserve">David Ditchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52, pp.213 - 218. </w:t>
+              <w:t xml:space="preserve">European Journal of Anaesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (2), pp.135-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2019.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/EJA.0000000000000924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486071v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05503179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaying Renal Replacement Therapy Could Be Harmful in Patients with Acute Brain Injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chousterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2000,51 +2000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahid Tabibzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gaugain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Damoisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 200 (5), pp.645-646. </w:t>
@@ -2082,90 +2082,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of echocardiographic indices of right ventricular systolic function and ejection fraction obtained with continuous thermodilution in critically ill patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tujia Javanainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mebazaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Glenn Chousterman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2381,51 +2381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05500069v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Levy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meslin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Benremily" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Bourgeois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105624" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05503540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Meghdadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kpeglo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Linh Tran Minh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barthelemy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chousterman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05750-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05461626v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Julian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gaugain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Labeyrie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Froelich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2024.154807" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05464881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Basse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Morisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kindermans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4266/acc.2022.01494" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05502890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Co&#235;ffic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jona Joachim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Manquat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Felliot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000006553" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05464593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boutin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rich&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mebazaa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4266/acc.2023.00136" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05502048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Glenn Chousterman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06661-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Takagi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Akiyama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paternot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#210;scar Mir&#243;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2022.154013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05502612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Collet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2021.10.049" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05497748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Borouchaki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Roquetaillade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2022.154137" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05503137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hijazi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sevrain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EJA.0000000000001501" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Blot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Tiepolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Gall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayeur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.05.573" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05503179v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Neuschwander" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Dram&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Redout&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ditchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EJA.0000000000000924" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486071v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Damoisel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Payen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2019.05.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05503132v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jamme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Tabibzadeh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201903-0527LE" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02465896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tujia Javanainen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2582-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05503540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Meghdadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kpeglo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Linh Tran Minh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barthelemy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chousterman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05750-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05500069v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Levy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meslin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Benremily" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Bourgeois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105624" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05461626v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Julian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gaugain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Labeyrie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Froelich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2024.154807" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05464593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boutin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Morisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rich&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mebazaa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4266/acc.2023.00136" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05464881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Basse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kindermans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4266/acc.2022.01494" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05502890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Co&#235;ffic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jona Joachim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Manquat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Felliot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000006553" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05502048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Glenn Chousterman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06661-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Takagi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Akiyama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paternot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#210;scar Mir&#243;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2022.154013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05502612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Collet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2021.10.049" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05497748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Borouchaki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Roquetaillade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2022.154137" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05503137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hijazi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sevrain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EJA.0000000000001501" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Blot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Tiepolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Gall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayeur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.05.573" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486071v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Damoisel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Payen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2019.05.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05503179v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Neuschwander" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Dram&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Redout&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ditchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EJA.0000000000000924" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05503132v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jamme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Tabibzadeh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201903-0527LE" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02465896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tujia Javanainen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2582-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>