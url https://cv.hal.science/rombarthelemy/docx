--- v1 (2026-04-13)
+++ v2 (2026-05-22)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic performance of the blood urea/creatinine ratio in the diagnosis of occult upper gastrointestinal hemorrhage in the ICU</w:t>
+                <w:t xml:space="preserve">Reliability of minimally trained operator’s left ventricular outflow tract velocity-time integral measurement guided by artificial intelligence: protocol for a multicentre randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keyvan Meghdadi</w:t>
+                <w:t xml:space="preserve">Nathan Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Kpeglo</w:t>
+                <w:t xml:space="preserve">Simon Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">My Linh Tran Minh</w:t>
+                <w:t xml:space="preserve">Romain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Barthelemy</w:t>
+                <w:t xml:space="preserve">Fanny Benremily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Chousterman</w:t>
+                <w:t xml:space="preserve">Cleo Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (1), pp.527. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (10), pp.e105624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-025-05750-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-105624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05503540v1</w:t>
+                <w:t xml:space="preserve">inserm-05500069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of minimally trained operator’s left ventricular outflow tract velocity-time integral measurement guided by artificial intelligence: protocol for a multicentre randomised controlled trial</w:t>
+                <w:t xml:space="preserve">Diagnostic performance of the blood urea/creatinine ratio in the diagnosis of occult upper gastrointestinal hemorrhage in the ICU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Levy</w:t>
+                <w:t xml:space="preserve">Keyvan Meghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Meslin</w:t>
+                <w:t xml:space="preserve">Hervé Kpeglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Barthélémy</w:t>
+                <w:t xml:space="preserve">My Linh Tran Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Benremily</w:t>
+                <w:t xml:space="preserve">Romain Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleo Bourgeois</w:t>
+                <w:t xml:space="preserve">Benjamin Chousterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (10), pp.e105624. </w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (1), pp.527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-105624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13054-025-05750-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05500069v1</w:t>
+                <w:t xml:space="preserve">inserm-05503540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic tolerance of intravenous milrinone administration for cerebral vasospasm secondary to non-traumatic subarachnoid hemorrhage</w:t>
               </w:r>
@@ -413,51 +413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gaugain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Froelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -547,51 +547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Riché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mebazaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -668,51 +668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Basse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -910,51 +910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anesthetic drugs for rapid sequence intubation: ketamine, but what dose?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mebazaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1148,51 +1148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of cumulative volumes of fluid challenge to assess fluid responsiveness in critically ill patients with acute circulatory failure: a pharmacodynamic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Kindermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1308,77 +1308,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Borouchaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles de Roquetaillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mebazaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chousterman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 72, pp.154137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1451,51 +1451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Hijazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sevrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1546,51 +1546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of Almitrine in the Treatment of Hypoxemia in Sars-Cov-2 Acute Respiratory Distress Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1674,459 +1674,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of systemic hemodynamics on microcirculation during sepsis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magalie Collet</w:t>
+                <w:t xml:space="preserve">Delaying Renal Replacement Therapy Could Be Harmful in Patients with Acute Brain Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chousterman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Huot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Barthélémy</w:t>
+                <w:t xml:space="preserve">Matthieu Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nahid Tabibzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gaugain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charles Damoisel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52, pp.213 - 218. </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 200 (5), pp.645-646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2019.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201903-0527LE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486071v1</w:t>
+                <w:t xml:space="preserve">inserm-05503132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring haemodynamic response to fluid-challenge in ICU: comparison of pressure recording analytical method and oesophageal Doppler: A prospective observational study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influence of systemic hemodynamics on microcirculation during sepsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Neuschwander</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Damoisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatou Dramé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Ditchi</w:t>
+                <w:t xml:space="preserve">Didier Payen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Anaesthesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/EJA.0000000000000924⟩</w:t>
+              <w:t xml:space="preserve">Journal of Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, pp.213 - 218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrc.2019.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05503179v1</w:t>
+                <w:t xml:space="preserve">hal-03486071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delaying Renal Replacement Therapy Could Be Harmful in Patients with Acute Brain Injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Chousterman</w:t>
+                <w:t xml:space="preserve">Monitoring haemodynamic response to fluid-challenge in ICU: comparison of pressure recording analytical method and oesophageal Doppler: A prospective observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Neuschwander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Dramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Jamme</w:t>
+                <w:t xml:space="preserve">Maximilien Redouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nahid Tabibzadeh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Damoisel</w:t>
+                <w:t xml:space="preserve">David Ditchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 200 (5), pp.645-646. </w:t>
+              <w:t xml:space="preserve">European Journal of Anaesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (2), pp.135-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.201903-0527LE⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/EJA.0000000000000924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05503132v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05503179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of echocardiographic indices of right ventricular systolic function and ejection fraction obtained with continuous thermodilution in critically ill patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2381,51 +2381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05503540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Meghdadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kpeglo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Linh Tran Minh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barthelemy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chousterman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05750-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05500069v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Levy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meslin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Benremily" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Bourgeois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105624" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05461626v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Julian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gaugain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Labeyrie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Froelich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2024.154807" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05464593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boutin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Morisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rich&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mebazaa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4266/acc.2023.00136" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05464881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Basse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kindermans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4266/acc.2022.01494" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05502890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Co&#235;ffic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jona Joachim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Manquat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Felliot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000006553" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05502048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Glenn Chousterman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06661-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Takagi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Akiyama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paternot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#210;scar Mir&#243;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2022.154013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05502612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Collet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2021.10.049" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05497748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Borouchaki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Roquetaillade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2022.154137" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05503137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hijazi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sevrain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EJA.0000000000001501" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Blot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Tiepolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Gall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayeur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.05.573" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486071v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Damoisel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Payen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2019.05.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05503179v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Neuschwander" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Dram&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Redout&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ditchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EJA.0000000000000924" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05503132v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jamme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Tabibzadeh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201903-0527LE" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02465896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tujia Javanainen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2582-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05500069v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Levy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meslin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Benremily" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Bourgeois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-105624" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05503540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Meghdadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kpeglo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Linh Tran Minh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barthelemy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chousterman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-025-05750-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05461626v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Julian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gaugain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Labeyrie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Froelich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2024.154807" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05464593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boutin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Morisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rich&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mebazaa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4266/acc.2023.00136" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05464881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Basse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Kindermans" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4266/acc.2022.01494" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05502890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Co&#235;ffic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jona Joachim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Manquat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Felliot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000006553" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05502048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Glenn Chousterman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-022-06661-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Takagi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiichi Akiyama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paternot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#210;scar Mir&#243;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2022.154013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05502612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Collet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2021.10.049" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05497748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Borouchaki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Roquetaillade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2022.154137" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05503137v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hijazi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sevrain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EJA.0000000000001501" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Blot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Tiepolo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Gall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayeur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.05.573" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05503132v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jamme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahid Tabibzadeh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Damoisel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201903-0527LE" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Payen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrc.2019.05.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05503179v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Neuschwander" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Dram&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Redout&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ditchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EJA.0000000000000924" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02465896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tujia Javanainen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-019-2582-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>