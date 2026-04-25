--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -1310,2580 +1310,2580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05476008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La faute dans l'illégalité fautive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Semaine Juridique – Administration et collectivités territoriales (JCPA) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 18-19, pp.étude 2125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trottoir : quelle définition juridique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.568</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05413432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelques questions autour de l'hippodrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 06, pp.332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05120792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 18-19, pp.étude 2125</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien privé qualifié d'ouvrage public : précisions sur l'accessoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le trottoir : quelle définition juridique ?</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05441586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les assemblées locales voient leurs vœux renouvelés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11, pp.568</w:t>
+              <w:t xml:space="preserve">, 2025, 07, pp.429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bien privé qualifié d'ouvrage public : précisions sur l'accessoire</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05171043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle préfectoral des actes : complexité croissante et tension persistante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.661</w:t>
+              <w:t xml:space="preserve">, 2025, 05, pp.253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les assemblées locales voient leurs vœux renouvelés</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05081881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action extérieure et neutralité des subventions locales : les leçons des affaires SOS Méditerranée France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régime d’exception pour les libéralités immobilières aux associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, comm. 2290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prohibition des aides à un culte et conditions financières de résiliation d'un BEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 07, pp.429</w:t>
+              <w:t xml:space="preserve">, 2024, 01, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le contrôle préfectoral des actes : complexité croissante et tension persistante</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04406574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La motivation. Une décision administrative, pour quel(s) intérêt(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, RDP200b6, p. 212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les subventions humanitaires des collectivités locales à la recherche d'une politique jurisprudentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 05, pp.253</w:t>
+              <w:t xml:space="preserve">, 2023, 05, pp.289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prohibition des aides à un culte et conditions financières de résiliation d'un BEA</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04100585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une liberté fondamentale : une révolution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.étude 2231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domaine public : pas d'exception à l'inaliénabilité, à l'ombre des cerisiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.50</w:t>
+              <w:t xml:space="preserve">, 2023, 11, pp.638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Action extérieure et neutralité des subventions locales : les leçons des affaires SOS Méditerranée France</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04290080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du contrat d'amodiation de places de stationnement devant le juge administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04348599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réserves sur un possible retour de la réserve parlementaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.533</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04248267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libéralisation des libéralités aux associations : le pouvoir d’opposition du préfet devant le juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 27</w:t>
+              <w:t xml:space="preserve">, 2023, pp.étude 2162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Régime d’exception pour les libéralités immobilières aux associations</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sobriété énergétique imposée par le délestage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8-9, pp.étude 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence d'un contentieux holistique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (4), pp.735-746</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèques locales et lecture publique : les apports de la loi no 2021-1717 du 21 décembre 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 04, pp.211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03643729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la subvention locale humanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, comm. 2290</w:t>
+              <w:t xml:space="preserve">, 2022, 48, pp.act. 728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, RDP200b6, p. 212</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèques locales et lecture publique : les apports de la loi n° 2021-1717 du 21 décembre 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réserves sur un possible retour de la réserve parlementaire</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites de la police municipale : le maire et les pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03504744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Justice climatique et excès de pouvoir : quel accès au juge pour l’Humanité ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.Étude 2207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littoral et domaine : les concessions de plage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, pp.533</w:t>
+              <w:t xml:space="preserve">, 2021, 04, pp.178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les subventions humanitaires des collectivités locales à la recherche d'une politique jurisprudentielle</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03198964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'incompétence à la compétence virtuelle en référé précontractuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02976684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi d'orientation des mobilités : encadrement des engins de déplacement personnel, suite (et fin ?)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 05, pp.289</w:t>
+              <w:t xml:space="preserve">, 2020, 04, pp.191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une liberté fondamentale : une révolution ?</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02545183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La neutralité politique des subventions locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.étude 2231</w:t>
+              <w:t xml:space="preserve">, 2020, 48, pp.Étude 2311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Domaine public : pas d'exception à l'inaliénabilité, à l'ombre des cerisiers</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03037637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi d'orientation des mobilités : de quoi « gouvernance » est-il le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1/2020, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02862195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles compétences reste-t-il pour le bloc communal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 115, p. 43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restrictions des droits d’accès au juge par la réforme de l’intérêt à agir : vers un contentieux subjectif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, p. 23 (étude n° 2184)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controverse autour de la neutralité politique d'une subvention associative (note sous CAA de Nantes, 5 oct. 2018, Association NOSIG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupation du domaine public et mise en concurrence : focus sur la procédure simplifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11, pp.638</w:t>
+              <w:t xml:space="preserve">, 2017, 10, pp.486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du contrat d'amodiation de places de stationnement devant le juge administratif</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi « Sapin 2 » : évolution des droits de la domanialité et de la commande publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12, pp.689</w:t>
+              <w:t xml:space="preserve">, 2017, 03, pp.138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Libéralisation des libéralités aux associations : le pouvoir d’opposition du préfet devant le juge</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intérêt à agir en contentieux administratif de l'urbanisme. Entre innovations et particularismes&amp;quot;, JCP A 2017, étude 2266, 30 oct. 2017, n° 43-44</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.étude 2162</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8-9, pp.étude 6</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de contrat et bail emphytéotique administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, pp.1341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (4), pp.735-746</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référé précontractuel et compétence de la personne publique candidate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 04, pp.211</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouveau au long cours du référé précontractuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34, pp.1928</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...1103 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02220729v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01343376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relance des contreparties</w:t>
               </w:r>
@@ -4028,51 +4028,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7300C15C"/>
+    <w:nsid w:val="7DAB93CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4259,51 +4259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rombauts-chabrol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8492-6307" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185048684" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464300v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rombauts-Chabrol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-dalloz.fr/l-interet-public-local.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904593v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215799v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bbf.enssib.fr/l-annee-des-bibliotheques-2023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987840v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505582v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527596v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120792v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413432v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05441586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05171043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04406574v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904609v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100585v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04215795v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348599v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04215788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04215792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505592v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198964v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182886v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217362v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217349v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220683v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01343376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rombauts-chabrol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8492-6307" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185048684" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464300v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rombauts-Chabrol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-dalloz.fr/l-interet-public-local.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904593v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215799v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bbf.enssib.fr/l-annee-des-bibliotheques-2023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987840v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505582v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527596v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120792v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05441586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05171043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04406574v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04215795v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290080v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348599v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04215788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04215792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505592v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198964v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182886v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217362v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217349v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220683v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01343376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220729v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>