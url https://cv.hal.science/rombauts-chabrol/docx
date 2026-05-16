--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1207,51 +1207,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1310,2657 +1310,2726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05476008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une cohésion sans cohérence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 04, pp.177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05605294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques questions autour de l'hippodrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 06, pp.332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05120792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trottoir : quelle définition juridique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.568</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05413432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La faute dans l'illégalité fautive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Semaine Juridique – Administration et collectivités territoriales (JCPA) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 18-19, pp.étude 2125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le trottoir : quelle définition juridique ?</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien privé qualifié d'ouvrage public : précisions sur l'accessoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11, pp.568</w:t>
+              <w:t xml:space="preserve">, 2025, 12, pp.661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quelques questions autour de l'hippodrome</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05441586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les assemblées locales voient leurs vœux renouvelés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 06, pp.332</w:t>
+              <w:t xml:space="preserve">, 2025, 07, pp.429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bien privé qualifié d'ouvrage public : précisions sur l'accessoire</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05171043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle préfectoral des actes : complexité croissante et tension persistante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, pp.661</w:t>
+              <w:t xml:space="preserve">, 2025, 05, pp.253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les assemblées locales voient leurs vœux renouvelés</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05081881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prohibition des aides à un culte et conditions financières de résiliation d'un BEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 07, pp.429</w:t>
+              <w:t xml:space="preserve">, 2024, 01, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le contrôle préfectoral des actes : complexité croissante et tension persistante</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04406574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régime d’exception pour les libéralités immobilières aux associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, comm. 2290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action extérieure et neutralité des subventions locales : les leçons des affaires SOS Méditerranée France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La motivation. Une décision administrative, pour quel(s) intérêt(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, RDP200b6, p. 212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réserves sur un possible retour de la réserve parlementaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 05, pp.253</w:t>
+              <w:t xml:space="preserve">, 2023, 10, pp.533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Action extérieure et neutralité des subventions locales : les leçons des affaires SOS Méditerranée France</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04248267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du contrat d'amodiation de places de stationnement devant le juge administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04348599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une liberté fondamentale : une révolution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 27</w:t>
+              <w:t xml:space="preserve">, 2023, pp.étude 2231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Régime d’exception pour les libéralités immobilières aux associations</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domaine public : pas d'exception à l'inaliénabilité, à l'ombre des cerisiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.638</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04290080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les subventions humanitaires des collectivités locales à la recherche d'une politique jurisprudentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04100585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libéralisation des libéralités aux associations : le pouvoir d’opposition du préfet devant le juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, comm. 2290</w:t>
+              <w:t xml:space="preserve">, 2023, pp.étude 2162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prohibition des aides à un culte et conditions financières de résiliation d'un BEA</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sobriété énergétique imposée par le délestage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8-9, pp.étude 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèques locales et lecture publique : les apports de la loi n° 2021-1717 du 21 décembre 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.50</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, RDP200b6, p. 212</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la subvention locale humanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, pp.act. 728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les subventions humanitaires des collectivités locales à la recherche d'une politique jurisprudentielle</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence d'un contentieux holistique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (4), pp.735-746</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèques locales et lecture publique : les apports de la loi no 2021-1717 du 21 décembre 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 05, pp.289</w:t>
+              <w:t xml:space="preserve">, 2022, 04, pp.211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une liberté fondamentale : une révolution ?</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03643729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Justice climatique et excès de pouvoir : quel accès au juge pour l’Humanité ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.étude 2231</w:t>
+              <w:t xml:space="preserve">, 2021, pp.Étude 2207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Domaine public : pas d'exception à l'inaliénabilité, à l'ombre des cerisiers</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littoral et domaine : les concessions de plage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11, pp.638</w:t>
+              <w:t xml:space="preserve">, 2021, 04, pp.178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du contrat d'amodiation de places de stationnement devant le juge administratif</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03198964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites de la police municipale : le maire et les pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03504744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi d'orientation des mobilités : de quoi « gouvernance » est-il le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1/2020, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02862195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi d'orientation des mobilités : encadrement des engins de déplacement personnel, suite (et fin ?)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12, pp.689</w:t>
+              <w:t xml:space="preserve">, 2020, 04, pp.191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réserves sur un possible retour de la réserve parlementaire</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02545183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La neutralité politique des subventions locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48, pp.Étude 2311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03037637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles compétences reste-t-il pour le bloc communal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 115, p. 43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02452571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'incompétence à la compétence virtuelle en référé précontractuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02976684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restrictions des droits d’accès au juge par la réforme de l’intérêt à agir : vers un contentieux subjectif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, p. 23 (étude n° 2184)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controverse autour de la neutralité politique d'une subvention associative (note sous CAA de Nantes, 5 oct. 2018, Association NOSIG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi « Sapin 2 » : évolution des droits de la domanialité et de la commande publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, pp.533</w:t>
+              <w:t xml:space="preserve">, 2017, 03, pp.138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Libéralisation des libéralités aux associations : le pouvoir d’opposition du préfet devant le juge</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupation du domaine public et mise en concurrence : focus sur la procédure simplifiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJCT. Actualité juridique Collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.486</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intérêt à agir en contentieux administratif de l'urbanisme. Entre innovations et particularismes&amp;quot;, JCP A 2017, étude 2266, 30 oct. 2017, n° 43-44</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.étude 2162</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8-9, pp.étude 6</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouveau au long cours du référé précontractuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34, pp.1928</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (4), pp.735-746</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Référé précontractuel et compétence de la personne publique candidate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 04, pp.211</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de contrat et bail emphytéotique administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, pp.1341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48, pp.act. 728</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02220683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relance des contreparties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Rombauts-Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, Revue Droit administratif 2010, n° 7, étude 13, pp. 7-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...1241 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4028,51 +4097,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DAB93CA"/>
+    <w:nsid w:val="1B7EFA29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4259,51 +4328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rombauts-chabrol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8492-6307" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185048684" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464300v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rombauts-Chabrol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-dalloz.fr/l-interet-public-local.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904593v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215799v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bbf.enssib.fr/l-annee-des-bibliotheques-2023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987840v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505582v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527596v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120792v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05441586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05171043v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04406574v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04215795v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290080v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348599v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248267v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04215788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04215792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505592v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198964v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182886v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983524v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217362v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217349v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626128v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220683v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01343376v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220729v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465457v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rombauts-chabrol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8492-6307" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185048684" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464300v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Rombauts-Chabrol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-dalloz.fr/l-interet-public-local.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904563v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904593v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215799v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bbf.enssib.fr/l-annee-des-bibliotheques-2023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987840v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505582v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527596v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05476008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605294v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05120792v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413432v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060115v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05441586v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05171043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04406574v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904609v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904569v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04348599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04215795v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290080v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100585v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04215788v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04215792v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897545v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897559v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03643729v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505592v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03198964v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504744v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545183v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03037637v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02976684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182886v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217349v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626128v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220729v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01343376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220683v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>