--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -318,217 +318,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reframing intercultural competence beyond training and the individual: A learning and development approach in the ELEVATE project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying Higher Education Internationalisation in Europe: Reflections on Fieldwork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romée Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Cnyrim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anna Zelno</w:t>
+                <w:t xml:space="preserve">Maija Hirvonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intercultural Competence: Practices, Innovations and Controversies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIETAR France &amp; Université Paris Cité, Mar 2026, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire de l’équipe Individu et Nation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05573540v1</w:t>
+                <w:t xml:space="preserve">hal-05573643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Higher Education Internationalisation in Europe: Reflections on Fieldwork</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reframing intercultural competence beyond training and the individual: A learning and development approach in the ELEVATE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cnyrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romée Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maija Hirvonen</w:t>
+                <w:t xml:space="preserve">Anna Zelno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interdisciplinaire de l’équipe Individu et Nation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Dijon, France</w:t>
+              <w:t xml:space="preserve">Intercultural Competence: Practices, Innovations and Controversies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIETAR France &amp; Université Paris Cité, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573643v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will I Get Along with Others?&amp;quot; Intercultural Encounters and Relationship Building in Erasmus+ Blended Intensive Programmes</w:t>
               </w:r>
@@ -672,191 +672,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plurilingual and Pluricultural Classroom Interactions through BIPs: A Case Study Approach</w:t>
+                <w:t xml:space="preserve">Internationalisation of Higher Education in the European context: What is it and how can we study it?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romée Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Frame</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maija Hirvonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards a plurilingual curriculum: fostering pluricultural communication in the digital age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IALIC Annual Congress, Nov 2024, Université de Bordeaux Montaigne, France</w:t>
+              <w:t xml:space="preserve">Junior researchers in languages and communication conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR Langues et communication &amp; Research laboratory TIL, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522010v1</w:t>
+                <w:t xml:space="preserve">hal-05573668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internationalisation of Higher Education in the European context: What is it and how can we study it?</w:t>
+                <w:t xml:space="preserve">Plurilingual and Pluricultural Classroom Interactions through BIPs: A Case Study Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romée Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maija Hirvonen</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Junior researchers in languages and communication conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR Langues et communication &amp; Research laboratory TIL, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Towards a plurilingual curriculum: fostering pluricultural communication in the digital age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IALIC Annual Congress, Nov 2024, Université de Bordeaux Montaigne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05573668v1</w:t>
+                <w:t xml:space="preserve">hal-05522010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -868,230 +868,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European Universities Initiative as an object of study in the context of &amp;quot;Euro-internationalisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The development of intercultural competence through internationalisation at home: The case of Erasmus+ blended intensive programmes within European University Alliances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romée Jager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alexander Frame; Barbara Curyło. </w:t>
+              <w:t xml:space="preserve">Alexander Frame and Barbara Curyło. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Universities Initiative and the ‘Euro-internationalisation’ of European Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, </w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4324/9781003490654-2⟩</w:t>
+              <w:t xml:space="preserve">, 1, Routledge, pp.65-82, 2025, 9781003490654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003490654-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05521844v1</w:t>
+                <w:t xml:space="preserve">hal-05573468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of intercultural competence through internationalisation at home: The case of Erasmus+ blended intensive programmes within European University Alliances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The European Universities Initiative as an object of study in the context of &amp;quot;Euro-internationalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Curyło</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romée Jager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alexander Frame and Barbara Curyło. </w:t>
+              <w:t xml:space="preserve">Alexander Frame; Barbara Curyło. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Universities Initiative and the ‘Euro-internationalisation’ of European Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Routledge, pp.65-82, 2025, 9781003490654. </w:t>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3-29, 2025, Routledge/UACES Contemporary European Studies, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781003490654-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4324/9781003490654-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573468v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultivating criticality: Notions of ‘critical’ applied to teaching and learning about intercultural communication in a Higher Education setting</w:t>
               </w:r>
@@ -1383,51 +1383,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D42D46C2"/>
+    <w:nsid w:val="89EA7FDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1614,51 +1614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romee-jager" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0586-0654" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973952v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Kokkonen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;e Jager" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Raappana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci12090579" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573540v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cnyrim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zelno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573643v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Hirvonen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573661v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521844v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cury&#322;o" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003490654-2/european-universities-initiative-object-scientific-study-context-euro-internationalisation-alexander-frame-barbara-cury&#322;o-rom&#233;e-jager?context=ubx&amp;amp;refId=7aa350c8-cb93-46e4-a4b6-48b6ea188757" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003490654-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573468v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003490654-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860811v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003513940" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573495v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003538974-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romee-jager" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0586-0654" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973952v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Kokkonen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;e Jager" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Raappana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci12090579" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Hirvonen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573540v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cnyrim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zelno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573609v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573661v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bousquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003490654-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521844v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cury&#322;o" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/oa-edit/10.4324/9781003490654-2/european-universities-initiative-object-scientific-study-context-euro-internationalisation-alexander-frame-barbara-cury&#322;o-rom&#233;e-jager?context=ubx&amp;amp;refId=7aa350c8-cb93-46e4-a4b6-48b6ea188757" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003490654-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860811v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003513940" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573495v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003538974-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>