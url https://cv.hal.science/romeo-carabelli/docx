--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -277,1222 +277,1222 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de conjoncture 2025 - Section 39 Espaces, territoires, sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice von Hirschhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cnrs. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05233708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ARCHITECTURE AND WAYS OF LIVING: TRADITIONAL AND MODERN PALESTINIAN VILLAGES AND CITIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CITERES. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03636862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enriching the Venice charter with a de-colonial reinterpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOMOS 2024 Scientific Symposium Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La costituzione della rete strutturante l’insegnamento lasalliano in Palestina. Un approfondimento sull’installazione dei Lasalliani in Palestina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimondo Pinna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bollettino della Società di Studi Fiorentini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04655852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de (re)territorialisation de l’héritage colonial. Modalités de réutilisation du patrimoine historique dans la ville contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04656520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’attività dell’Ordine religioso dei Lasalliani in Palestina in epoca Ottomana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimondo Pinna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bollettino della Società di Studi Fiorentini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32, pp.166-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04655986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casablanca e il processo di iscrizione al Patrimonio Mondiale Unesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annali di storia dell’urbanistica e del paesaggio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01259144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social and spatial integration of the Guélizneighbourhood in the contemporary Marrakesh (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Verdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spanderel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01259789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonio architettonico e urbano coloniale in Mediterraneo: uno stato della questione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Estudios Internacionales Mediterráneos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01258861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonio culturale e Mediterraneo, verso una definizione?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Verdelli</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Verdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4/2005, pp.124/130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01257929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonio culturale e Mediterraneo, verso una definizione?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Verdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.124/130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutual heritage: Identifying and enhancing 19th. and 20th. century architecture and urban environments around the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Volait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medelhavs Museet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monti Granatici, storia e cambiamento delle loro funzioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimondo Pinna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arte, Architettura,Ambiente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 6 et 7, pp.29-36 et 17-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monti Granatici, storia e cambiamento delle loro funzioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimondo Pinna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arte, Architettura, Ambiente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 5 et 6, pp.29-36 et 17-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005940v1</w:t>
-              </w:r>
-[...214 lines deleted...]
-                <w:t xml:space="preserve">halshs-03636862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1504,234 +1504,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental methodology to imagine a possible reframe of Venice Charter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The management of integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Venice Charter (re)framed 1964-2024 : New Heritage Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, School of Arts and Humanities of University of Lisbon - ICOMOS, May 2024, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667043v1</w:t>
+                <w:t xml:space="preserve">hal-04667050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The management of integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+                <w:t xml:space="preserve">An experimental methodology to imagine a possible reframe of Venice Charter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Venice Charter (re)framed 1964-2024 : New Heritage Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, School of Arts and Humanities of University of Lisbon - ICOMOS, May 2024, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667050v1</w:t>
+                <w:t xml:space="preserve">hal-04667043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common goods, soil care and territorial reappropriation in Chanaleilles (Haute Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Swiss Geoscience Meeting, Mendrisio 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Institute of Earth Sciences of the University of Applied Sciences and Arts of Southern Switzerland (SUPSI) and the Platform Geosciences of the Swiss Academy of Sciences (SCNAT), Nov 2023, Mendrizio, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1756,64 +1756,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser le patrimoine bâti de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Extension du domaine du patrimoine »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau scientifique et pédagogique Architecture, Patrimoine et Création, Oct 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1838,64 +1838,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une construction polyarchique des territoires en Val de Loire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI 100 Paris 2022 "Le temps des Géographes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGI, CNFG Comité National Belge de Géographie, de la Société Royale de Géographie et de la Société de Géographie de Liège., Jul 2022, Paris Université Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1920,64 +1920,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des communs territoriaux en Val de Loire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vous avez dit espace commun ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSASE, UJM, Politechnico di Turino, Nov 2019, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2028,51 +2028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10es Rencontres du Réseau Espace rural &amp; projet spatial : Sol(s) en partage. Le sol comme milieu, ressource et mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d’Architecture de Saint-Étienne (ENSASE) - GRF Architectures &amp; Transformations &amp; École Nationale Supérieure d’Architecture de Clermont-Ferrand (ENSACF) - UMR Ressources, Oct 2021, Ambert, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2097,64 +2097,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir, comprendre et évaluer la place des dynamiques relationnelles dans la construction polyarchique des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'angors - ESO UMR 6590 - Confluences, Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2179,64 +2179,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arènes d’une territorialité (re)trouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces à saisir : Interstices et communs urbains. La ville à l’épreuve de l’interdisciplinarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Val de Loire - Université de Tours - Région Centre-Val de Loire, Dec 2020, Tours (en ligne + présentiel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2274,51 +2274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la stratégie de sélection des patrimoines dans le Plan Local d'Urbanisme : enjeux, acteurs et résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2369,51 +2369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'attention portée aux patrimoines de proximité comme paradigme pour la construction territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires fabriqués, territoires instrumentalisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Sud, Jun 2017, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2438,51 +2438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation et valorisation du patrimoine récent : vers une représentation vraiment« post » colonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5° Rencontres Internationales du Patrimoine Architectural Méditerranéen </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2507,51 +2507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritage and sustainable development; bound-partners in a believable future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Congreso Internacional de Patrimonio Cultural y Cooperación al Desarrollo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2576,64 +2576,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine de proximité et communautés patrimoniales comme ressources d’une construction territoriale : premiers résultats d’une recherche en Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIEREC &amp; EVS - université Jean Monnet de Saint-Etienne, Nov 2019, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2652,497 +2652,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Management of cultural landscape: a new challenge for the Euromed area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Heritage within the Barcelona Process - Assessment and Orientations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Architectural Heritage along Senegal river: Kayes (Mali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">River as cultural infrastructure - Culture 2000 project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'espoir d'une reprise économique a Port-Saïd (Egypte) : un rôle pour le tourisme culturel et le patrimoine urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Verdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes urbains du tourisme - Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauvegarde du patrimoine et dynamiques territoriales : une comparaison euro méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River as cultural infrastructure - Culture 2000 project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France</w:t>
+              <w:t xml:space="preserve">Summer School “Economy and Heritage”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutual heritage, an historical approach to the recent architectural production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Iachello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Heritage within the Barcelona Process - Assessment and Orientations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">AISU (Italian Association of Urban History)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New settlements and territorial domination in the '30s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPHS - 11th International Planning History Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...149 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percorsi Mediterranei e protezione Patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectural Heritage and Sustainable Development of Small Medium Cities in South Mediterranean Regions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3161,195 +3161,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Portuguese presence in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence PRISMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Colonial heritage and urban planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabrication, gestion et pratiques des Territoires. Regards croisés et perspectives de coopération France-Maghreb dans les domaines de l'architecture, de l'urbanisme et du paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italian colonial towns : a changing historical lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Association for Muslim and Arabic World Studies -Congress "la construction des savoirs sur les mondes musulmans"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3374,51 +3374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville coloniale italienne entre mémoires, représentations et histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congres A.F.E.M.A.M. (Association Française pour l’Etude du Monde Arabe et Musulman)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3443,51 +3443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Portuguese patrimony in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The differences in the rehabilitation strategies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3512,51 +3512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of the “Patrimoines Partagés” program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOCMES – First World Congress on ME and Northern Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3581,64 +3581,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il web, occasione di una nuova geo-grafia? Possibili interrelazioni tra virtuale e territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Verdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence G.R.E.R.Ba.M. Quelles échelles territoriales pour le partenariat euro-méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Verone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3689,764 +3689,764 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une territorialité en (re) construction ? Réflexions et explorations à propos d'interstices où se forgent les communs urbains en Val de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces à saisir: interstices et communs urbains : la ville à l'épreuve de l'interdisciplinarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2024, 978-3-0343-4863-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrimondialisations : la fabrique touristique globale du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimondialisations : la fabrique touristique globale du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.380, 2024, 978-2-7535-9369-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04655562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maraîchage et ses sols : des biens communs patrimonialisables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georges-Henry Laffont; David Robin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partager les sols. Milieux ressources et mémoires en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.184-191, 2024, Espace Rural &amp; Projet Spatial (ERPS), 978-2-86272-788-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05406404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les héritages patrimoniaux de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces à saisir: interstices et communs urbains : la ville à l'épreuve de l'interdisciplinarité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, 2024, 978-3-0343-4863-8</w:t>
+              <w:t xml:space="preserve">Vers un sens commun pour le patrimoine de proximité: communautés et actions territorialisantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mission Val de Loire, 2022, 978-2-9581106-1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des communs territoriaux en Val de Loire. Retours sur des expériences de caractérisation de ressources et de modalités d'action pour faire territoire autrement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vous avez dit espace commun?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782875743978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des communs territoriaux en Val de Loire. Retours sur des expériences de caractérisation de ressources et de modalités d'action pour faire territoire autrement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vous avez dit espace commun ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03636894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question patrimoniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anna Madoeuf; Bénédicte Florin; Florence Troin; Olivier Sanmartin; Roman Stadnicki. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers un sens commun pour le patrimoine de proximité: communautés et actions territorialisantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mission Val de Loire, 2022, 978-2-9581106-1-1</w:t>
+              <w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-86906-750-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04657837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éblouissements de Marrakech, réverbération d’une ville touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Madoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouidad Tebbaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Gravari-Barbas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patrimoine mondial. Mise en tourisme, mise en images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.127-146, 2020, Géographie &amp; Cultures, 978-2-343-20661-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03084865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il difficile rapporto tra Casablanca e il suo patrimonio moderno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanistica e architettura modern alla prova della contemporaneità. Sguardi sulle città coloniali e di fondazione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-88-94869-39-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4484,51 +4484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du digital naive au bricoleur numérique : les images et le logiciel Omeka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Boulaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cavalié, Étienne; Clavert, Frédéric; Legendre, Olivier; Martin, Dana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérimenter les humanités numériques. Des outils individuels aux projets collectifs.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4570,51 +4570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritage preservation and contemporary production in African towns (Tunis-Lafayette)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Planning in Sub-Saharan Africa: Colonial and Postcolonial Planning Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4639,51 +4639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A herança patrimonial portuguesa em Marrocos. Uma perspectiva contemporânea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Castelos a bombordo. Etnografias de patrimónios africanos e memorias portuguesas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4708,51 +4708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine récent et tourisme, pour une approche « bi-partisans ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme &amp; Patrimoine récent Tourism &amp; recent Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4771,195 +4771,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01258913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La construction du fait patrimonial : exemple de l’héritage portugais au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines en situation. Constructions et usages en différents contextes urbains, Beyrouth / Rabat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01256998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle du patrimoine dans le développement local : Asilah et El Jadida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consciences patrimoniales / Heritage awareness.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonisation italienne en Libye : villages des nouvelles fondations en situation fasciste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consciences patrimoniales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BUP Bononia University Press, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4984,51 +4984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Art Déco en Italie: des parcours de mise en valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonio Bravo Nieto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arquitecturas Art Déco en el Mediterráneo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bellaterra; UNED-Melilla, 2008</w:t>
@@ -5057,64 +5057,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ESPOIR D'UNE REPRISE ÉCONOMIQUE À PORT-SAÏD (ÉGYPTE) : UN RÔLE POUR LE TOURISME CULTUREL ET LE PATRIMOINE URBAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Verdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe DUHAMEL; Rémy KNAFOU. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes urbains du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, 2007</w:t>
@@ -5156,51 +5156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers questionnements sur une base de données bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Baptiste Minnaert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires d’architectures en Méditerranée, XIXe et XXe siècles: écrire l’histoire d’un héritage bâti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Villette, pp.351,378, 2005</w:t>
@@ -5229,51 +5229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percorsi mediterranei di protezione patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benedetta Biondi; Saverio Mecca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectural heritage and sustainable development of small and medium cities in South Mediterranean regions. Results and stratecies of research and cooperation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni ETS - Forum Unesco: University and Heritage, 2005</w:t>
@@ -5302,51 +5302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers questionnements sur une base de données bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Minnaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5384,51 +5384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UN DECALAGE TEMPOREL DANS LA PERCEPTION DE L'EXPERIENCE COLONIALE ITALIENNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes coloniales aux XIXe-XXe siècles: d’un sujet d’action à un objet d’histoire, Algérie, Maroc, Libye et Iran: essais et guide bibliographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5453,51 +5453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramallah, una centralità immaginata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eredità del XX secolo in Medio Oriente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5522,51 +5522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramallah, una centralità immaginata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eredità del XX secolo in Medio Oriente – Atti del convegno SeSaMO Taormina 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Selene Edizioni, pp.125-144, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5591,51 +5591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messer Benedito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marino Viganò. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architetti e ingegneri militari italiani all’estero dal XV° al XVIII° secolo.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume secondo: dall’Atlantico al Baltico, Sillabe; Istituto Italiano dei Castelli, pp.95‑108, 1999</w:t>
@@ -5664,51 +5664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processo di patrimonializzazione: tra eredità e paesaggio attivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marta Petricioli; Alberto Tonini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identità e Appartenenza in Medio Oriente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dipartimento di Studi sullo Stato; SeSaMO Società per gli Studi sul Medio Oriente, pp.243‑250, 1998</w:t>
@@ -5737,77 +5737,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I siti patrimoniali. Un’emergenza per gli insediamenti umani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimondo Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Verdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La conferenza mondiale Habitat II°: problemi e soluzioni per gli insediamenti umani del XXI° secolo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Giannini Editore, pp.331-341, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5864,77 +5864,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés et patrimoine de proximité. Analyse des interactions entre héritages et construction territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Verdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gigoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5972,51 +5972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De co-comprendre à co-construire. Vision multidisciplinaire d’une narration du fait urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective URBAIN,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6073,77 +6073,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un sens commun pour le patrimoine de proximité. Communautés et actions territorialisantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mission Val de Loire, pp.187, 2022, 978-2-9581106-1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6161,51 +6161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier et caractériser le patrimoine de proximité. Vers une approche participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6249,51 +6249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier et caractériser le patrimoine de Proximité. Vers un approche participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6337,51 +6337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'héritage portugais au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mutual Heritage - Citeres, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6393,400 +6393,400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R+0 ! Sustainable Development, heritage issues in public spaces conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Larribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bononia University Press, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01259536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recent heritage and contemporary spaces. - Patrimoines récents et espaces contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BUP Bononia University Press, 2011, Recent heritage and contemporary spaces. Patrimoines récents et espaces contemporains</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01259140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consciences patrimoniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Larribe</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Trazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bononia University Press, 2011</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Toulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Verdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Jelidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emilie Destaing et Anna Trazzi. Bononia University Press, pp.88, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Emilie Destaing</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent architectural inheritance in the Mediterranean: Temporalities and territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publibook, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaître et protéger l'héritage architectural des XIXe et XXe siècles en Méditerrannée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...179 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maisonneuve &amp; Larose, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6836,51 +6836,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6937,51 +6937,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis ARCHITECTURE AND WAYS OF LIVING: TRADITIONAL AND MODERN PALESTINIAN VILLAGES AND CITIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6999,51 +6999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUTUAL HERITAGE – PATRIMONIO CONDIVISO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7087,51 +7087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Volait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7188,51 +7188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Volait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7289,51 +7289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Volait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7390,51 +7390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Volait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7491,51 +7491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Volait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7566,51 +7566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portuguese presence in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7628,51 +7628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge and protection of recent heritage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7690,51 +7690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Monti Granatici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7784,51 +7784,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’esperienza dei villaggi di colonizzazione agricola nel Portogallo salazarista (1933-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7846,51 +7846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pragmatic Casablanca : From the Invention of a 20th Century Town to the Invention of a 21st Century Cultural Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7908,51 +7908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New settlements and territorial domination in the '30s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7970,51 +7970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “oldest modern” colonization in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8032,51 +8032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Portuguese heritage in local development: Asilah and El Jadida (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8094,64 +8094,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL MECCANISMO PIANIFICATORIO DELLA MILANO CONTEMPORANEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimondo Pinna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8201,51 +8201,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des vestiges portugais : quelle intégration dans le Maroc contemporain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université François Rabelais, Tours, 1999. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8362,51 +8362,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3818C068"/>
+    <w:nsid w:val="76AF2DC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8510,51 +8510,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="870F48C8"/>
+    <w:nsid w:val="AB71FBC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8744,51 +8744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romeo-carabelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3046-2281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477523v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Carabelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655852v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondo Pinna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04656520v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655986v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259789v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005939v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257962v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005941v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667043v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667050v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667036v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409960v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666046v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570728v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665536v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005946v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005948v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005949v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Iachello" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005947v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005951v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005952v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005957v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655562v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939574v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636894v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655135v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084865v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Madoeuf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Tebbaa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_patrimoine_mondial_mise_en_tourisme_mise_en_images-9782343206615-66271.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657837v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/abecedaire-de-la-ville/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636851v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boulaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256998v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257946v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bouchet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257905v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005938v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Minnaert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256832v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04656386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04656317v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683440v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636903v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259140v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259536v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larribe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579293v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destaing" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trazzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Toulier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jelidi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005935v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636884v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006196v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volait" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006199v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006200v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006202v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006203v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005953v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005954v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005942v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259494v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259145v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259478v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257046v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259573v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01256987v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romeo-carabelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3046-2281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636862v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Carabelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477523v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondo Pinna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04656520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655986v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259144v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259789v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257929v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005939v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257962v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005940v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667036v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409960v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666046v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570728v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665536v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005944v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005946v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005949v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Iachello" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005948v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005952v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005957v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939574v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406404v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655135v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/abecedaire-de-la-ville/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Madoeuf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Tebbaa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_patrimoine_mondial_mise_en_tourisme_mise_en_images-9782343206615-66271.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636851v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boulaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257946v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bouchet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257905v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005938v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Minnaert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256832v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04656386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04656317v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683440v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636903v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259536v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larribe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259140v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579293v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destaing" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trazzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Toulier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jelidi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005935v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636884v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006196v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volait" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006199v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006200v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006202v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006203v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005953v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005954v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005942v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259494v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259145v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259478v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257046v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259573v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01256987v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>