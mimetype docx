--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -277,1222 +277,1222 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enriching the Venice charter with a de-colonial reinterpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICOMOS 2024 Scientific Symposium Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La costituzione della rete strutturante l’insegnamento lasalliano in Palestina. Un approfondimento sull’installazione dei Lasalliani in Palestina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimondo Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino della Società di Studi Fiorentini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04655852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus de (re)territorialisation de l’héritage colonial. Modalités de réutilisation du patrimoine historique dans la ville contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04656520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’attività dell’Ordine religioso dei Lasalliani in Palestina in epoca Ottomana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimondo Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino della Società di Studi Fiorentini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.166-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04655986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casablanca e il processo di iscrizione al Patrimonio Mondiale Unesco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annali di storia dell’urbanistica e del paesaggio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01259144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social and spatial integration of the Guélizneighbourhood in the contemporary Marrakesh (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Verdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spanderel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01259789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonio architettonico e urbano coloniale in Mediterraneo: uno stato della questione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Estudios Internacionales Mediterráneos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01258861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonio culturale e Mediterraneo, verso una definizione?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Verdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.124/130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutual heritage: Identifying and enhancing 19th. and 20th. century architecture and urban environments around the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Volait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medelhavs Museet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01257962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonio culturale e Mediterraneo, verso una definizione?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Verdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4/2005, pp.124/130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01257929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monti Granatici, storia e cambiamento delle loro funzioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimondo Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arte, Architettura,Ambiente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 et 7, pp.29-36 et 17-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monti Granatici, storia e cambiamento delle loro funzioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimondo Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arte, Architettura, Ambiente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5 et 6, pp.29-36 et 17-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de conjoncture 2025 - Section 39 Espaces, territoires, sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice von Hirschhausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Marei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnrs. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05233708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARCHITECTURE AND WAYS OF LIVING: TRADITIONAL AND MODERN PALESTINIAN VILLAGES AND CITIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CITERES. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03636862v1</w:t>
-              </w:r>
-[...975 lines deleted...]
-                <w:t xml:space="preserve">halshs-00005940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1504,234 +1504,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The management of integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+                <w:t xml:space="preserve">An experimental methodology to imagine a possible reframe of Venice Charter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Venice Charter (re)framed 1964-2024 : New Heritage Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, School of Arts and Humanities of University of Lisbon - ICOMOS, May 2024, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667050v1</w:t>
+                <w:t xml:space="preserve">hal-04667043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental methodology to imagine a possible reframe of Venice Charter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The management of integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Venice Charter (re)framed 1964-2024 : New Heritage Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, School of Arts and Humanities of University of Lisbon - ICOMOS, May 2024, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667043v1</w:t>
+                <w:t xml:space="preserve">hal-04667050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common goods, soil care and territorial reappropriation in Chanaleilles (Haute Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Swiss Geoscience Meeting, Mendrisio 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Institute of Earth Sciences of the University of Applied Sciences and Arts of Southern Switzerland (SUPSI) and the Platform Geosciences of the Swiss Academy of Sciences (SCNAT), Nov 2023, Mendrizio, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1756,64 +1756,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser le patrimoine bâti de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Extension du domaine du patrimoine »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau scientifique et pédagogique Architecture, Patrimoine et Création, Oct 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1838,64 +1838,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une construction polyarchique des territoires en Val de Loire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI 100 Paris 2022 "Le temps des Géographes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGI, CNFG Comité National Belge de Géographie, de la Société Royale de Géographie et de la Société de Géographie de Liège., Jul 2022, Paris Université Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1920,64 +1920,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des communs territoriaux en Val de Loire?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vous avez dit espace commun ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSASE, UJM, Politechnico di Turino, Nov 2019, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2028,51 +2028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10es Rencontres du Réseau Espace rural &amp; projet spatial : Sol(s) en partage. Le sol comme milieu, ressource et mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d’Architecture de Saint-Étienne (ENSASE) - GRF Architectures &amp; Transformations &amp; École Nationale Supérieure d’Architecture de Clermont-Ferrand (ENSACF) - UMR Ressources, Oct 2021, Ambert, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2097,64 +2097,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir, comprendre et évaluer la place des dynamiques relationnelles dans la construction polyarchique des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'angors - ESO UMR 6590 - Confluences, Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2179,64 +2179,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arènes d’une territorialité (re)trouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces à saisir : Interstices et communs urbains. La ville à l’épreuve de l’interdisciplinarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Val de Loire - Université de Tours - Région Centre-Val de Loire, Dec 2020, Tours (en ligne + présentiel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2274,51 +2274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la stratégie de sélection des patrimoines dans le Plan Local d'Urbanisme : enjeux, acteurs et résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2369,51 +2369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'attention portée aux patrimoines de proximité comme paradigme pour la construction territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires fabriqués, territoires instrumentalisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bretagne Sud, Jun 2017, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2438,51 +2438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation et valorisation du patrimoine récent : vers une représentation vraiment« post » colonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5° Rencontres Internationales du Patrimoine Architectural Méditerranéen </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2507,51 +2507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritage and sustainable development; bound-partners in a believable future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Congreso Internacional de Patrimonio Cultural y Cooperación al Desarrollo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2576,64 +2576,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine de proximité et communautés patrimoniales comme ressources d’une construction territoriale : premiers résultats d’une recherche en Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIEREC &amp; EVS - université Jean Monnet de Saint-Etienne, Nov 2019, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2652,277 +2652,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'espoir d'une reprise économique a Port-Saïd (Egypte) : un rôle pour le tourisme culturel et le patrimoine urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Verdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mondes urbains du tourisme - Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Architectural Heritage along Senegal river: Kayes (Mali)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">River as cultural infrastructure - Culture 2000 project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Management of cultural landscape: a new challenge for the Euromed area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural Heritage within the Barcelona Process - Assessment and Orientations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...149 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauvegarde du patrimoine et dynamiques territoriales : une comparaison euro méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School “Economy and Heritage”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2947,51 +2947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutual heritage, an historical approach to the recent architectural production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Iachello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3029,51 +3029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New settlements and territorial domination in the '30s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPHS - 11th International Planning History Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3098,51 +3098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percorsi Mediterranei e protezione Patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectural Heritage and Sustainable Development of Small Medium Cities in South Mediterranean Regions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3167,51 +3167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Portuguese presence in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence PRISMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3236,51 +3236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonial heritage and urban planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabrication, gestion et pratiques des Territoires. Regards croisés et perspectives de coopération France-Maghreb dans les domaines de l'architecture, de l'urbanisme et du paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3305,51 +3305,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italian colonial towns : a changing historical lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Association for Muslim and Arabic World Studies -Congress "la construction des savoirs sur les mondes musulmans"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3374,51 +3374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville coloniale italienne entre mémoires, représentations et histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congres A.F.E.M.A.M. (Association Française pour l’Etude du Monde Arabe et Musulman)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3443,51 +3443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Portuguese patrimony in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The differences in the rehabilitation strategies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3512,51 +3512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presentation of the “Patrimoines Partagés” program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOCMES – First World Congress on ME and Northern Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3581,64 +3581,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il web, occasione di una nuova geo-grafia? Possibili interrelazioni tra virtuale e territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Verdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence G.R.E.R.Ba.M. Quelles échelles territoriales pour le partenariat euro-méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Verone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3689,333 +3689,333 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrimondialisations : la fabrique touristique globale du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimondialisations : la fabrique touristique globale du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.380, 2024, 978-2-7535-9369-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04655562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le maraîchage et ses sols : des biens communs patrimonialisables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georges-Henry Laffont; David Robin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partager les sols. Milieux ressources et mémoires en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Saint-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.184-191, 2024, Espace Rural &amp; Projet Spatial (ERPS), 978-2-86272-788-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une territorialité en (re) construction ? Réflexions et explorations à propos d'interstices où se forgent les communs urbains en Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces à saisir: interstices et communs urbains : la ville à l'épreuve de l'interdisciplinarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2024, 978-3-0343-4863-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...88 lines deleted...]
-                <w:t xml:space="preserve">Amélie Robert</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les héritages patrimoniaux de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers un sens commun pour le patrimoine de proximité: communautés et actions territorialisantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mission Val de Loire, 2022, 978-2-9581106-1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4040,215 +4040,215 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des communs territoriaux en Val de Loire. Retours sur des expériences de caractérisation de ressources et de modalités d'action pour faire territoire autrement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vous avez dit espace commun ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03636894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des communs territoriaux en Val de Loire. Retours sur des expériences de caractérisation de ressources et de modalités d'action pour faire territoire autrement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vous avez dit espace commun?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782875743978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Madoeuf; Bénédicte Florin; Florence Troin; Olivier Sanmartin; Roman Stadnicki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4290,51 +4290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éblouissements de Marrakech, réverbération d’une ville touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Madoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4402,51 +4402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il difficile rapporto tra Casablanca e il suo patrimonio moderno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanistica e architettura modern alla prova della contemporaneità. Sguardi sulle città coloniali e di fondazione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-88-94869-39-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4484,51 +4484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du digital naive au bricoleur numérique : les images et le logiciel Omeka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Boulaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cavalié, Étienne; Clavert, Frédéric; Legendre, Olivier; Martin, Dana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expérimenter les humanités numériques. Des outils individuels aux projets collectifs.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4570,51 +4570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritage preservation and contemporary production in African towns (Tunis-Lafayette)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Planning in Sub-Saharan Africa: Colonial and Postcolonial Planning Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4639,51 +4639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A herança patrimonial portuguesa em Marrocos. Uma perspectiva contemporânea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Castelos a bombordo. Etnografias de patrimónios africanos e memorias portuguesas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4708,51 +4708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine récent et tourisme, pour une approche « bi-partisans ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme &amp; Patrimoine récent Tourism &amp; recent Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4777,51 +4777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du fait patrimonial : exemple de l’héritage portugais au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines en situation. Constructions et usages en différents contextes urbains, Beyrouth / Rabat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4846,51 +4846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du patrimoine dans le développement local : Asilah et El Jadida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consciences patrimoniales / Heritage awareness.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4915,51 +4915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonisation italienne en Libye : villages des nouvelles fondations en situation fasciste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consciences patrimoniales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BUP Bononia University Press, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4984,51 +4984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Art Déco en Italie: des parcours de mise en valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonio Bravo Nieto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arquitecturas Art Déco en el Mediterráneo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bellaterra; UNED-Melilla, 2008</w:t>
@@ -5057,64 +5057,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ESPOIR D'UNE REPRISE ÉCONOMIQUE À PORT-SAÏD (ÉGYPTE) : UN RÔLE POUR LE TOURISME CULTUREL ET LE PATRIMOINE URBAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Verdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe DUHAMEL; Rémy KNAFOU. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes urbains du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, 2007</w:t>
@@ -5156,51 +5156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers questionnements sur une base de données bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Baptiste Minnaert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires d’architectures en Méditerranée, XIXe et XXe siècles: écrire l’histoire d’un héritage bâti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Villette, pp.351,378, 2005</w:t>
@@ -5223,212 +5223,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Premiers questionnements sur une base de données bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Minnaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoires d'architectures en Méditerranée, XIXe-XXe siècles. Ecrire l'histoire d'un héritage bâti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Villette, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Percorsi mediterranei di protezione patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benedetta Biondi; Saverio Mecca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectural heritage and sustainable development of small and medium cities in South Mediterranean regions. Results and stratecies of research and cooperation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni ETS - Forum Unesco: University and Heritage, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UN DECALAGE TEMPOREL DANS LA PERCEPTION DE L'EXPERIENCE COLONIALE ITALIENNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes coloniales aux XIXe-XXe siècles: d’un sujet d’action à un objet d’histoire, Algérie, Maroc, Libye et Iran: essais et guide bibliographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5453,51 +5453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramallah, una centralità immaginata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eredità del XX secolo in Medio Oriente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5522,51 +5522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramallah, una centralità immaginata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eredità del XX secolo in Medio Oriente – Atti del convegno SeSaMO Taormina 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Selene Edizioni, pp.125-144, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5591,51 +5591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messer Benedito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marino Viganò. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architetti e ingegneri militari italiani all’estero dal XV° al XVIII° secolo.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume secondo: dall’Atlantico al Baltico, Sillabe; Istituto Italiano dei Castelli, pp.95‑108, 1999</w:t>
@@ -5664,51 +5664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processo di patrimonializzazione: tra eredità e paesaggio attivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marta Petricioli; Alberto Tonini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identità e Appartenenza in Medio Oriente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dipartimento di Studi sullo Stato; SeSaMO Società per gli Studi sul Medio Oriente, pp.243‑250, 1998</w:t>
@@ -5737,77 +5737,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I siti patrimoniali. Un’emergenza per gli insediamenti umani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimondo Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Verdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La conferenza mondiale Habitat II°: problemi e soluzioni per gli insediamenti umani del XXI° secolo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Giannini Editore, pp.331-341, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5864,77 +5864,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés et patrimoine de proximité. Analyse des interactions entre héritages et construction territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Verdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gigoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5972,51 +5972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De co-comprendre à co-construire. Vision multidisciplinaire d’une narration du fait urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective URBAIN,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6073,720 +6073,720 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un sens commun pour le patrimoine de proximité. Communautés et actions territorialisantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Val de Loire, pp.187, 2022, 978-2-9581106-1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03846013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifier et caractériser le patrimoine de proximité. Vers une approche participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission Val de Loire, pp.199, 2022, 978-2-9581106-0-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03683440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifier et caractériser le patrimoine de Proximité. Vers un approche participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03636903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'héritage portugais au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mutual Heritage - Citeres, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01257864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent heritage and contemporary spaces. - Patrimoines récents et espaces contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BUP Bononia University Press, 2011, Recent heritage and contemporary spaces. Patrimoines récents et espaces contemporains</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01259140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R+0 ! Sustainable Development, heritage issues in public spaces conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Larribe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bononia University Press, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01259536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consciences patrimoniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Trazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Toulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Mission Val de Loire, pp.187, 2022, 978-2-9581106-1-1</w:t>
+                <w:t xml:space="preserve">Laura Verdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Jelidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emilie Destaing et Anna Trazzi. Bononia University Press, pp.88, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00579293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent architectural inheritance in the Mediterranean: Temporalities and territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publibook, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaître et protéger l'héritage architectural des XIXe et XXe siècles en Méditerrannée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...567 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maisonneuve &amp; Larose, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6836,51 +6836,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6937,51 +6937,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis ARCHITECTURE AND WAYS OF LIVING: TRADITIONAL AND MODERN PALESTINIAN VILLAGES AND CITIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6999,51 +6999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUTUAL HERITAGE – PATRIMONIO CONDIVISO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7055,686 +7055,686 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01258882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">EUROMED Patrimoines Partagés : Objectifs du Projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Volait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">EUROMED Patrimoines Partagés : Présentation des Partenaires du Projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Volait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">EUROMED Patrimoines Partagés : Objectifs du Projet</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EUROMED Patrimoines Partagés : Réalisations et Calendrier 1 du Projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Volait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">EUROMED Patrimoines Partagés : Réalisations et Calendrier 1 du Projet</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EUROMED Patrimoines Partagés : Conclusions et Perspectives du Projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Volait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00006203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUROMED Patrimoines partagés : Réalisations et Calendrier 2 du Projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Volait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...66 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portuguese presence in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Carabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge and protection of recent heritage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Monti Granatici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7784,51 +7784,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’esperienza dei villaggi di colonizzazione agricola nel Portogallo salazarista (1933-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7846,51 +7846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pragmatic Casablanca : From the Invention of a 20th Century Town to the Invention of a 21st Century Cultural Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7908,51 +7908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New settlements and territorial domination in the '30s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7970,51 +7970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “oldest modern” colonization in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8032,51 +8032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Portuguese heritage in local development: Asilah and El Jadida (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8094,64 +8094,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL MECCANISMO PIANIFICATORIO DELLA MILANO CONTEMPORANEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raimondo Pinna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8201,51 +8201,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des vestiges portugais : quelle intégration dans le Maroc contemporain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Carabelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université François Rabelais, Tours, 1999. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8362,51 +8362,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76AF2DC1"/>
+    <w:nsid w:val="22DB0790"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8510,51 +8510,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AB71FBC2"/>
+    <w:nsid w:val="D8A98EDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8744,51 +8744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romeo-carabelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3046-2281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636862v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Carabelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477523v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655852v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondo Pinna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04656520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655986v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259144v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259789v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258861v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257929v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005939v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257962v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005940v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667036v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409960v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666046v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570728v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665536v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005944v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005946v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005949v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Iachello" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005948v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005952v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005957v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939574v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406404v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655135v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/abecedaire-de-la-ville/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Madoeuf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Tebbaa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_patrimoine_mondial_mise_en_tourisme_mise_en_images-9782343206615-66271.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636851v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boulaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257946v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bouchet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257905v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005938v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Minnaert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256832v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04656386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04656317v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683440v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636903v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259536v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larribe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259140v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579293v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destaing" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trazzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Toulier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jelidi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005935v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636884v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006196v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volait" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006199v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006200v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006202v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006203v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005953v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005954v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005942v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259494v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259145v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259478v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257046v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259573v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01256987v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romeo-carabelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-3046-2281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477523v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Carabelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655852v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondo Pinna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04656520v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655986v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259144v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259789v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005939v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257962v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005941v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636862v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667043v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667050v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667036v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667027v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667089v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665836v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409960v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666046v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570728v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665536v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005946v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005944v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005949v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Iachello" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005948v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005952v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005957v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04655562v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406404v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939574v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655135v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636894v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654282v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04657837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/abecedaire-de-la-ville/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Madoeuf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouidad Tebbaa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_patrimoine_mondial_mise_en_tourisme_mise_en_images-9782343206615-66271.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636851v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boulaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257855v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258852v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257946v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bouchet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005938v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Minnaert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257905v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256832v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04656386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigoux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04656317v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03846013v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683440v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636903v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259140v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259536v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Larribe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00579293v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destaing" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trazzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Toulier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jelidi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005935v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Abry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636884v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258882v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Volait" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006196v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006200v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006203v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005953v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005954v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005942v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259494v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259145v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259478v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257887v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257046v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259573v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01256987v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>