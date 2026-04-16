--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -75,3318 +75,3172 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical compressive forces increase PI3K output signaling in breast and pancreatic cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schmitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma C Barrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Chaouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (3), pp.e202402854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26508/lsa.202402854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fleurs du mal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guillermet-Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inserm - Le magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le Magazine, 61, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitophagy acts as a safeguard mechanism against human vascular smooth muscle cell apoptosis induced by atherogenic lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Swiader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hripsime Nahapetyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Faccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (20), pp.28821-28835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.8936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internalization and desensitization of the human glucose-dependent-insulinotropic receptor is affected by N-terminal acetylation of the agonist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadek Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Dubois-Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Tikhonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 414, pp.202-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2015.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annexin II-dependent actin remodelling evoked by hydrogen peroxide requires the metalloproteinase/sphingolipid pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Cinq-Frais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Coatrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Bernis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.169-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2014.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serotonin 5-HT2A receptor-mediated hypertrophy is negatively regulated by caveolin-3 in cardiomyoblasts and neonatal cardiomyocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Mialet-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ordener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nègre-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (2), pp.502-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2011.07.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00755406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of glucose-dependent-insulinotropic receptor enables discovery of a biased agonist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Dubois-Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regulatory Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 177, pp.S19-S20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.regpep.2012.05.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Native human adipose stromal cells: localization, morphology and phenotype.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Anne Peyrafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fournier-Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouloumié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2010.269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00617658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surgical Mask to Prevent Influenza Transmission in Households: A Cluster Randomized Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Canini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Andréoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (11), pp.e13998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essential role of TRPC1 channels in cardiomyoblasts hypertrophy mediated by 5-HT2A serotonin receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile C. Vindis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nègre-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Parini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 391 (1), pp.979-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essential role of TRPC1 channels in cardiomyoblasts hypertrophy mediated by 5-HT2A serotonin receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vindis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nègre-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Parini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 391 (1), pp.979-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00505015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tollip Is a Mediator of Protein Sumoylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Ciarrocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Cordiglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ada Rispoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spartaco Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (2), pp.e4404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0004404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interaction of Ezrin with the Novel Guanine Nucleotide Exchange Factor PLEKHG6 Promotes RhoG-dependent Apical Cytoskeleton Rearrangements in Epithelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Aresta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blangy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence del Maestro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Louvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (12), pp.4780-4793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.e06-12-1144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanosensing role of caveolae and caveolar constituents in human endothelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Spisni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Griffoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Toni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 197 (2), pp.198-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.10344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stage‐specific gene expression in early differentiating oligodendrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Blasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Ciarrocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Luddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelina Strazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Riccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39 (2), pp.114-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.10092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutants of p53 sustain tumor growth under mechanical compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346744v1</w:t>
-              </w:r>
-[...2236 lines deleted...]
-                <w:t xml:space="preserve">hal-04921448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pancreatic cancer cells adapt to compressive mechanical stress through regulation of PI3K – MAPK interdynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanzhar Aitbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanzhar Aitbay</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hala Shalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th FEBS Congress – ‘Mining biochemistry for human health and well-being’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Milano, Italy. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the 3D cellular effects of confinement in oncology: Application in pancreatic cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ligat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Denais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signaling, Microenvironment and Targeting - GSO Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Toulouse, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Help You Make “Transparisation” an Effective Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dubreil</w:t>
+                <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Godefroy</w:t>
+                <w:t xml:space="preserve">Chloé Chaumeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique “Functional Microscopy for Biology” (MiFoBio)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Presqu’île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Working Group to Help you Make « Transparisation » / Clearing an Effective Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chaumeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative Models to Animal Testing - 1st GSO Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toulouse - Hôtel de Région, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the 3D cellular effects of confinement in oncology: Application in pancreatic cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ligat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Denais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Mechanobiology of Cells and Cell Systems, France Bio-Imaging Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Centre de Biologie Intégrative of the UT3 – Paul Sabatier, Toulouse, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Help You Make “Transparisation” an Effective Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cholé Chaumeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JST RMUI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Working Group to Help You Make &amp;quot;Transparisation&amp;quot; an Effective Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholé Chaumeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Annuelles du Cancéropôle Grand Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, La Grande Motte, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3396,784 +3250,784 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the 3D cellular effects of compression in oncology: Application in pancreatic cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Denais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier pour le 1st meeting of the France-BioImaging Mechanobiology WG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mechanobiology Working Group FBI, Dec 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stress &amp; signal integration by PI3Ks for the control of tumour growth.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The PI3Kα is required for the cohesion and survival of ovarian cancer cells disseminated in serous cavities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guillermet-Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th PIPgen annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PIPgen, Sep 2024, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">PIPGEN 4th meeting: PI3K inhibitors in the clinics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924047v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PI3Kα is required for the cohesion and survival of ovarian cancer cells disseminated in serous cavities.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mechanical stress &amp; signal integration by PI3Ks for the control of tumour growth.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanzhar Aitbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Shalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Arcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIPGEN 4th meeting: PI3K inhibitors in the clinics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4th PIPgen annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIPgen, Sep 2024, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902333v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of mechanical compressive stress on pancreatic cancer progression</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bilan et avancées du groupe de travail en transparisation et imagerie des échantillons épais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanobiology Club of Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">18èmes Assises Nationales des plateformes d'Imagerie Cellulaire et Tissulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RTmFm, Apr 2023, Université Champagne-Ardenne Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908762v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04919975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan et avancées du groupe de travail en transparisation et imagerie des échantillons épais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Impact of mechanical compressive stress on pancreatic cancer progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Arcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Assises Nationales des plateformes d'Imagerie Cellulaire et Tissulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RTmFm, Apr 2023, Université Champagne-Ardenne Reims, France</w:t>
+              <w:t xml:space="preserve">Mechanobiology Club of Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04919975v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transparisation et l’imagerie d’échantillons épais, préparation d’échantillons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apport de l’imagerie par microscopie à feuillet de lumière pour le décryptage des interactions hôte-pathogène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Infectiologie et Santé Publique, INRAE - Université de Tours, Feb 2021, Tours (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparisation et imagerie des échantillons biologiques, quelle méthode? Quelle application?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orestis Faklaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème assises Nationales des plateformes d'imagerie cellulaire du RTMFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plate-Forme Régionale de Recherche en Imagerie Cellulaire de Haute-Normandie (PRIMACEN). FRA., Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4183,130 +4037,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beauté fatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Guillermet-Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4316,105 +4170,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation des échantillons pour la microscopie photonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4561,51 +4415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05346744v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Di-Luoffo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arcucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Therville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina D&#8217;Angelo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Di-Luoffo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmitter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C Barrere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chaouki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402854" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915452v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thibault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Basset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillermet-Guibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04915084v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Swiader" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hripsime Nahapetyan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faccini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8936" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880764v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadek Ismail" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dubois-Vedrenne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tikhonova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2015.07.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352424v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cinq-Frais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coatrieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Savary" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Bernis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2014.12.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00755406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mialet-Perez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina d'Angelo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Villeneuve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ordener" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#232;gre-Salvayre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2011.07.019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG6X231H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920468v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Magnan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clerc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regpep.2012.05.032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GR8R5LV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352444v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Peyrafitte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fournier-Wirth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouloumi&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.269" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628990v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Canini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferrari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blanchon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013998" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352455v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Vindis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Parini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.12.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B48TQKZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00505015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vindis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921512v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Ciarrocchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cordiglieri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Rispoli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spartaco Santi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004404" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385103v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aresta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blangy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence del Maestro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Louvard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e06-12-1144" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921539v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Spisni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Bianco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Griffoni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Toni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.10344" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F60K52ZF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921448v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Blasi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Luddi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Strazza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Riccio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.10092" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q042SHM1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923950v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanzhar Aitbay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Shalhoub" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917240v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ligat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Denais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917715v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaumeton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917388v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920614v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922305v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chol&#233; Chaumeton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919990v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908796v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924047v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902333v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Rigal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Basset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908762v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919975v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917703v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869883v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915375v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990349v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874687v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Di-Luoffo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmitter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C Barrere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Therville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chaouki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402854" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915452v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina D&#8217;Angelo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thibault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Basset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillermet-Guibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04915084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Swiader" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hripsime Nahapetyan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faccini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8936" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadek Ismail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dubois-Vedrenne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tikhonova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2015.07.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cinq-Frais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coatrieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Savary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Bernis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2014.12.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00755406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mialet-Perez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina d'Angelo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Villeneuve" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ordener" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#232;gre-Salvayre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2011.07.019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG6X231H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Magnan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clerc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regpep.2012.05.032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GR8R5LV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617658v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Peyrafitte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fournier-Wirth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouloumi&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.269" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Canini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferrari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blanchon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013998" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Vindis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Parini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.12.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B48TQKZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00505015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vindis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921512v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Ciarrocchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cordiglieri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Rispoli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spartaco Santi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004404" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385103v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aresta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blangy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence del Maestro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Louvard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e06-12-1144" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921539v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Spisni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Bianco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Griffoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Toni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.10344" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F60K52ZF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921448v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Blasi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Luddi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Strazza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Riccio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.10092" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q042SHM1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05346744v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Di-Luoffo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arcucci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Marty" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923950v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanzhar Aitbay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Shalhoub" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917240v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ligat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Denais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917715v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaumeton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917388v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920614v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chol&#233; Chaumeton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919990v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902333v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Rigal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Basset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924047v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919975v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908762v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917703v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869883v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990349v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>