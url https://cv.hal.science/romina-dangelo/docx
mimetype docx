--- v1 (2026-04-16)
+++ v2 (2026-05-10)
@@ -75,3965 +75,3965 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutants of p53 sustain tumor growth under mechanical compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Arcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical compressive forces increase PI3K output signaling in breast and pancreatic cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schmitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma C Barrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma C Barrere</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Chaouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Science Alliance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (3), pp.e202402854. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26508/lsa.202402854⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fleurs du mal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Guillermet-Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inserm - Le magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Le Magazine, 61, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitophagy acts as a safeguard mechanism against human vascular smooth muscle cell apoptosis induced by atherogenic lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Swiader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hripsime Nahapetyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Faccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (20), pp.28821-28835. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18632/oncotarget.8936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internalization and desensitization of the human glucose-dependent-insulinotropic receptor is affected by N-terminal acetylation of the agonist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadek Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Dubois-Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Tikhonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 414, pp.202-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mce.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annexin II-dependent actin remodelling evoked by hydrogen peroxide requires the metalloproteinase/sphingolipid pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Cinq-Frais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Coatrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Bernis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redox Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4, pp.169-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.redox.2014.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonin 5-HT2A receptor-mediated hypertrophy is negatively regulated by caveolin-3 in cardiomyoblasts and neonatal cardiomyocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Mialet-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ordener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nègre-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular and Cellular Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 52 (2), pp.502-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.yjmcc.2011.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00755406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of glucose-dependent-insulinotropic receptor enables discovery of a biased agonist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Dubois-Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regulatory Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 177, pp.S19-S20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.regpep.2012.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native human adipose stromal cells: localization, morphology and phenotype.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie-Anne Peyrafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina d'Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fournier-Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouloumié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ijo.2010.269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00617658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgical Mask to Prevent Influenza Transmission in Households: A Cluster Randomized Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Blanchon</w:t>
+                <w:t xml:space="preserve">Essential role of TRPC1 channels in cardiomyoblasts hypertrophy mediated by 5-HT2A serotonin receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vindis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nègre-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Parini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013998⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 391 (1), pp.979-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628990v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00505015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential role of TRPC1 channels in cardiomyoblasts hypertrophy mediated by 5-HT2A serotonin receptors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Surgical Mask to Prevent Influenza Transmission in Households: A Cluster Randomized Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Canini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Andréoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Angelo Parini</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (11), pp.e13998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0013998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.12.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02352455v1</w:t>
+                <w:t xml:space="preserve">hal-04628990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential role of TRPC1 channels in cardiomyoblasts hypertrophy mediated by 5-HT2A serotonin receptors.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Essential role of TRPC1 channels in cardiomyoblasts hypertrophy mediated by 5-HT2A serotonin receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile C. Vindis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nègre-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Parini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 391 (1), pp.979-83. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+              <w:t xml:space="preserve">, 2010, 391 (1), pp.979-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbrc.2009.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00505015v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tollip Is a Mediator of Protein Sumoylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Ciarrocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Cordiglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Rispoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spartaco Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (2), pp.e4404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0004404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of Ezrin with the Novel Guanine Nucleotide Exchange Factor PLEKHG6 Promotes RhoG-dependent Apical Cytoskeleton Rearrangements in Epithelial Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Aresta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blangy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence del Maestro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Louvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (12), pp.4780-4793. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1091/mbc.e06-12-1144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanosensing role of caveolae and caveolar constituents in human endothelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Spisni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cristina Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Griffoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Toni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 197 (2), pp.198-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jcp.10344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stage‐specific gene expression in early differentiating oligodendrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Blasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Ciarrocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Luddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelina Strazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Riccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 39 (2), pp.114-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/glia.10092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutants of p53 sustain tumor growth under mechanical compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Mechanical stress &amp; signal integration by PI3Ks for the control of tumour growth.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanzhar Aitbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Shalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Arcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th PIPgen annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIPgen, Sep 2024, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The PI3Kα is required for the cohesion and survival of ovarian cancer cells disseminated in serous cavities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guillermet-Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PIPGEN 4th meeting: PI3K inhibitors in the clinics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaging the 3D cellular effects of compression in oncology: Application in pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Arcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Denais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier pour le 1st meeting of the France-BioImaging Mechanobiology WG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mechanobiology Working Group FBI, Dec 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan et avancées du groupe de travail en transparisation et imagerie des échantillons épais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18èmes Assises Nationales des plateformes d'Imagerie Cellulaire et Tissulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RTmFm, Apr 2023, Université Champagne-Ardenne Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04919975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of mechanical compressive stress on pancreatic cancer progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05346744v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanobiology Club of Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transparisation et l’imagerie d’échantillons épais, préparation d’échantillons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apport de l’imagerie par microscopie à feuillet de lumière pour le décryptage des interactions hôte-pathogène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Infectiologie et Santé Publique, INRAE - Université de Tours, Feb 2021, Tours (en distanciel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transparisation et imagerie des échantillons biologiques, quelle méthode? Quelle application?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orestis Faklaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème assises Nationales des plateformes d'imagerie cellulaire du RTMFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plate-Forme Régionale de Recherche en Imagerie Cellulaire de Haute-Normandie (PRIMACEN). FRA., Mar 2018, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pancreatic cancer cells adapt to compressive mechanical stress through regulation of PI3K – MAPK interdynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanzhar Aitbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Shalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th FEBS Congress – ‘Mining biochemistry for human health and well-being’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Milano, Italy. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the 3D cellular effects of confinement in oncology: Application in pancreatic cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ligat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Denais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signaling, Microenvironment and Targeting - GSO Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Toulouse, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Help You Make “Transparisation” an Effective Tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Imaging the 3D cellular effects of confinement in oncology: Application in pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Arcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ligat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dubreil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Simion</w:t>
+                <w:t xml:space="preserve">Celine Denais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole thématique “Functional Microscopy for Biology” (MiFoBio)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Presqu’île de Giens, France</w:t>
+              <w:t xml:space="preserve">Multiscale Mechanobiology of Cells and Cell Systems, France Bio-Imaging Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Centre de Biologie Intégrative of the UT3 – Paul Sabatier, Toulouse, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917715v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Working Group to Help you Make « Transparisation » / Clearing an Effective Tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">To Help You Make “Transparisation” an Effective Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chaumeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternative Models to Animal Testing - 1st GSO Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Toulouse - Hôtel de Région, France</w:t>
+              <w:t xml:space="preserve">Ecole thématique “Functional Microscopy for Biology” (MiFoBio)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Presqu’île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917388v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the 3D cellular effects of confinement in oncology: Application in pancreatic cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Working Group to Help you Make « Transparisation » / Clearing an Effective Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Celine Denais</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chaumeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Mechanobiology of Cells and Cell Systems, France Bio-Imaging Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Centre de Biologie Intégrative of the UT3 – Paul Sabatier, Toulouse, France. , 2023</w:t>
+              <w:t xml:space="preserve">Alternative Models to Animal Testing - 1st GSO Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Toulouse - Hôtel de Région, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920614v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Help You Make “Transparisation” an Effective Tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">A Working Group to Help You Make &amp;quot;Transparisation&amp;quot; an Effective Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cholé Chaumeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JST RMUI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">18èmes Journées Annuelles du Cancéropôle Grand Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, La Grande Motte, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922305v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Working Group to Help You Make &amp;quot;Transparisation&amp;quot; an Effective Tool</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">To Help You Make “Transparisation” an Effective Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholé Chaumeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina d'Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Annuelles du Cancéropôle Grand Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, La Grande Motte, France. </w:t>
+              <w:t xml:space="preserve">JST RMUI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...739 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guilbert</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">hal-01869883v1</w:t>
+                <w:t xml:space="preserve">hal-03922305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Image (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4051,90 +4051,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beauté fatale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Guillermet-Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4184,51 +4184,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation des échantillons pour la microscopie photonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4415,51 +4415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874687v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Di-Luoffo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmitter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C Barrere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Therville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chaouki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402854" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915452v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina D&#8217;Angelo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thibault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Basset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillermet-Guibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04915084v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Swiader" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hripsime Nahapetyan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faccini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8936" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880764v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadek Ismail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dubois-Vedrenne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tikhonova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2015.07.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cinq-Frais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coatrieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Savary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Bernis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2014.12.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00755406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mialet-Perez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina d'Angelo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Villeneuve" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ordener" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#232;gre-Salvayre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2011.07.019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG6X231H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Magnan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clerc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regpep.2012.05.032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GR8R5LV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617658v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Peyrafitte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fournier-Wirth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouloumi&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.269" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Canini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferrari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blanchon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013998" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Vindis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Parini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.12.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B48TQKZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00505015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vindis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921512v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Ciarrocchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cordiglieri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Rispoli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spartaco Santi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004404" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385103v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aresta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blangy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence del Maestro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Louvard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e06-12-1144" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921539v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Spisni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Bianco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Griffoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Toni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.10344" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F60K52ZF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921448v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Blasi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Luddi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Strazza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Riccio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.10092" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q042SHM1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05346744v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Di-Luoffo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arcucci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Marty" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923950v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanzhar Aitbay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Shalhoub" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917240v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ligat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Denais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917715v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaumeton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917388v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920614v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chol&#233; Chaumeton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919990v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902333v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Rigal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Basset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924047v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919975v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908762v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917703v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869883v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990349v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05346744v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Di-Luoffo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arcucci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Therville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina D&#8217;Angelo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Di-Luoffo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmitter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C Barrere" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chaouki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402854" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915452v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thibault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Basset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillermet-Guibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04915084v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Swiader" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hripsime Nahapetyan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faccini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.8936" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880764v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadek Ismail" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dubois-Vedrenne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tikhonova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2015.07.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352424v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cinq-Frais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Coatrieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Savary" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Bernis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2014.12.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00755406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mialet-Perez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina d'Angelo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Villeneuve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ordener" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#232;gre-Salvayre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2011.07.019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG6X231H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920468v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Magnan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clerc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regpep.2012.05.032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GR8R5LV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617658v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Peyrafitte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fournier-Wirth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouloumi&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2010.269" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00505015v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vindis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Parini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2009.12.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B48TQKZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628990v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Canini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferrari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blanchon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0013998" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352455v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Vindis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Ciarrocchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cordiglieri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Rispoli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spartaco Santi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004404" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385103v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aresta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blangy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence del Maestro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Louvard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.e06-12-1144" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921539v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Spisni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Bianco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Griffoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Toni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.10344" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F60K52ZF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921448v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Blasi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Luddi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Strazza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Riccio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.10092" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q042SHM1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanzhar Aitbay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Shalhoub" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Rigal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Basset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908796v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Denais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908762v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917703v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869883v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923950v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917240v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ligat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920614v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaumeton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917388v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919990v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chol&#233; Chaumeton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03922305v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990349v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>