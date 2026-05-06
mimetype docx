--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -106,260 +106,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Alpes maritimes françaises à l'âge du Bronze : bilan chrono-culturel</w:t>
+                <w:t xml:space="preserve">Un dépotoir urbain témoin de l’équarrissage des équidés à Nice (Alpes-Maritimes, France) dans la seconde moitié du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Mercurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Lachenal</w:t>
+                <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larrat Pierre-Yves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelandais Fanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thuaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista di scienze preistoriche </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, LXXIII (S3), pp.277-314</w:t>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53, pp.163-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356316v1</w:t>
+                <w:t xml:space="preserve">halshs-04928564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dépotoir urbain témoin de l’équarrissage des équidés à Nice (Alpes-Maritimes, France) dans la seconde moitié du XVIe siècle</w:t>
+                <w:t xml:space="preserve">Les Alpes maritimes françaises à l'âge du Bronze : bilan chrono-culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Mercurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thuaudet</w:t>
+                <w:t xml:space="preserve">Thibault Lachenal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 53, pp.163-196</w:t>
+              <w:t xml:space="preserve">Rivista di scienze preistoriche </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, LXXIII (S3), pp.277-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04928564v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication des boutons en os, expérimentation sur côte, scapula et tibia de bœuf (XVIIIe-XIXe siècles, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rodet-Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Chazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -929,51 +929,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'âge du Bronze en Provence-Alpes-Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lachenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Mercurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1140,51 +1140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du XIIIe au XIe s. av. n. è. en France méditerranéenne. Chronologie, productions matérielles et dynamiques culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lachenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Mercurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1226,51 +1226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bronze moyen et le début du Bronze final entre Alpes et Méditerranée. Bilan des données de Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lachenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Mercurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1342,51 +1342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Bronze moyen au début du Bronze final dans le Sud-Est de la France (Provence-Alpes-Côte d’Azur, Languedoc-Roussillon, Sud de Rhône-Alpes et de l’Auvergne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lachenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Vital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2658,51 +2658,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mercurin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928564v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larrat Pierre-Yves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelandais Fanny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277958v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picod" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Digelmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Giner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilloteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061669v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grandieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ardisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Damotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lelandais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chevaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840550v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01952140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morabito" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avec La Collaboration De" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128033v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle March" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labussi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02885282v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061558v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Jossier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazou&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057485v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04928564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mercurin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larrat Pierre-Yves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelandais Fanny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356316v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277958v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picod" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Digelmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Giner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilloteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061669v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grandieux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ardisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Damotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lelandais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chevaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Favennec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093484v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840550v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01952140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vital" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mazi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dedet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morabito" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avec La Collaboration De" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128033v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle March" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labussi&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02885282v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061558v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Jossier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazou&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057485v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>