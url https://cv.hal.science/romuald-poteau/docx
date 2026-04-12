--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -733,429 +733,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04867220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium icosahedra and ultrathin platelets: the role of surface chemistry on the nanoparticle structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ruthenium nanoparticles canopied by heptagon-containing saddle-shaped nanographenes as efficient aromatic hydrogenation catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cerezo-Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raj Kumar Ramamoorthy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katerina Soulantica</w:t>
+                <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iker Del rosal</w:t>
+                <w:t xml:space="preserve">Adrián García-Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Arenal</w:t>
+                <w:t xml:space="preserve">Marcos Codesal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Decorse</w:t>
+                <w:t xml:space="preserve">Pascual Oña-Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (7), pp.2931-2944. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (44), pp.13046-13059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2sc04228b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644170v1</w:t>
+                <w:t xml:space="preserve">hal-04104569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Unexpected Helical Supramolecular Assembly of a Simple Achiral Acetamide Tecton Generates Selective Water Channels</w:t>
+                <w:t xml:space="preserve">Ruthenium icosahedra and ultrathin platelets: the role of surface chemistry on the nanoparticle structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Dumitrescu</w:t>
+                <w:t xml:space="preserve">Raj Kumar Ramamoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Soulantica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Rull-Barull</w:t>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony R. Martin</w:t>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Masquelez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Polentarutti</w:t>
+                <w:t xml:space="preserve">Philippe Decorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202200383⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (7), pp.2931-2944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643372v2</w:t>
+                <w:t xml:space="preserve">hal-03644170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium nanoparticles canopied by heptagon-containing saddle-shaped nanographenes as efficient aromatic hydrogenation catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Cerezo-Navarrete</w:t>
+                <w:t xml:space="preserve">The Unexpected Helical Supramolecular Assembly of a Simple Achiral Acetamide Tecton Generates Selective Water Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur David</w:t>
+                <w:t xml:space="preserve">Jordi Rull-Barull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrián García-Zaragoza</w:t>
+                <w:t xml:space="preserve">Anthony R. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Codesal</w:t>
+                <w:t xml:space="preserve">Nathalie Masquelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascual Oña-Burgos</w:t>
+                <w:t xml:space="preserve">Maurizio Polentarutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (44), pp.13046-13059. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (33), pp.e202200383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2sc04228b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202200383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104569v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643372v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular nanocapsules as two-fold stabilizers of outer-cavity sub-nanometric Ru NPs and inner-cavity ultra-small Ru clusters</w:t>
               </w:r>
@@ -1269,295 +1269,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface reactions of ammonia on ruthenium nanoparticles revealed by 15 N and 13 C solid-state NMR</w:t>
+                <w:t xml:space="preserve">Bimetallic RuNi nanoparticles as catalysts for upgrading biomass: metal dilution and solvent effects on selectivity shifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Rothermel</w:t>
+                <w:t xml:space="preserve">Miquel Cardona-Farreny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Heinrich Limbach</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Mencia</w:t>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Esvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Dinoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cy02476g⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (21), pp.8480-8500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1GC02154K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222858v1</w:t>
+                <w:t xml:space="preserve">hal-03412846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimetallic RuNi nanoparticles as catalysts for upgrading biomass: metal dilution and solvent effects on selectivity shifts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface reactions of ammonia on ruthenium nanoparticles revealed by 15 N and 13 C solid-state NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Esvan</w:t>
+                <w:t xml:space="preserve">Niels Rothermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Dinoi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iker Del rosal</w:t>
+                <w:t xml:space="preserve">Hans-Heinrich Limbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker del Rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (21), pp.8480-8500. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (13), pp.4509-4520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1GC02154K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0cy02476g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412846v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined theoretical/experimental study highlighting the formation of carbides on Ru nanoparticles during CO hydrogenation</w:t>
               </w:r>
@@ -1671,265 +1671,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocatalysts for High Selectivity Enyne Cyclization: Oxidative Surface Reorganization of Gold Sub-2-nm Nanoparticle Networks</w:t>
+                <w:t xml:space="preserve">Recognition of the three-dimensional structure of small metal nanoparticles by a supervised artificial neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssein Nasrallah</w:t>
+                <w:t xml:space="preserve">Timothée Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuanyuan Min</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACS Au</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacsau.0c00062⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140 (7), pp.98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-021-02795-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129914v1</w:t>
+                <w:t xml:space="preserve">hal-04222830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of the three-dimensional structure of small metal nanoparticles by a supervised artificial neural network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanocatalysts for High Selectivity Enyne Cyclization: Oxidative Surface Reorganization of Gold Sub-2-nm Nanoparticle Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lerayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Fages</w:t>
+                <w:t xml:space="preserve">Tuan-Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Jolibois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 140 (7), pp.98. </w:t>
+              <w:t xml:space="preserve">JACS Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.187-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00214-021-02795-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacsau.0c00062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222830v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalysis to discriminate single atoms from subnanometric ruthenium particles in ultra-high loading catalysts</w:t>
               </w:r>
@@ -1954,51 +1954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faqiang Leng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2235,51 +2235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (51), pp.28026-28037. </w:t>
@@ -2451,90 +2451,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Ruthenium Nanoparticle Covalent Assemblies from Polymantane Ligands for Confined Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2611,64 +2611,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Martín Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2713,546 +2713,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue wine, a color obtained with synthetic blue dye addition: two case studies</w:t>
+                <w:t xml:space="preserve">Carboxylic acid-capped ruthenium nanoparticles: experimental and theoretical case study with ethanoic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Galaup</w:t>
+                <w:t xml:space="preserve">Roberto Gonzalez-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Cusinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Auriel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gilard</w:t>
+                <w:t xml:space="preserve">Christian Bijani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Food Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00217-019-03295-z⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (19), pp.9392-9409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9nr00391f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02339233v1</w:t>
+                <w:t xml:space="preserve">hal-02131929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT calculations in periodic boundary conditions of gas-phase acidities and of transition-metal anionic clusters: case study with carboxylate-stabilized ruthenium clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Gonzalez-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 138 (8), pp.95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00214-019-2484-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Surprising Differences of Alkane C‐H Activation Catalyzed by Ruthenium Nanoparticles: Complex Surface‐Substrate Recognition?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Donia Bouzouita</w:t>
+                <w:t xml:space="preserve">Blue wine, a color obtained with synthetic blue dye addition: two case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Auriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dubs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baudoin-Dehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Röther</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Tricard</w:t>
+                <w:t xml:space="preserve">Véronique Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201802065⟩</w:t>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 245 (8), pp.1777-1782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00217-019-03295-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962114v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carboxylic acid-capped ruthenium nanoparticles: experimental and theoretical case study with ethanoic acid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucy Cusinato</w:t>
+                <w:t xml:space="preserve">Corrigendum: Surprising Differences of Alkane C‐H Activation Catalyzed by Ruthenium Nanoparticles: Complex Surface‐Substrate Recognition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Rothermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Bouzouita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Röther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bijani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lecante</w:t>
+                <w:t xml:space="preserve">Simon Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (19), pp.9392-9409. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.893-893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9nr00391f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201802065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131929v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand-capped Ru nanoparticles as efficient electrocatalyst for the hydrogen evolution reaction</w:t>
               </w:r>
@@ -3277,51 +3277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Surinach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Collière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3372,103 +3372,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surprising Differences of Alkane C‐H Activation Catalyzed by Ruthenium Nanoparticles: Complex Surface‐Substrate Recognition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Rothermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donia Bouzouita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Röther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Gutmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (19), pp.4243-4247. </w:t>
@@ -3859,399 +3859,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape, electronic structure and steric effects of organometallic nanocatalysts: relevant tools to improve the synergy between theory and experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iker Del rosal</w:t>
+                <w:t xml:space="preserve">Surface-Engineering of Ultrathin Gold Nanowires: Tailored Self-Assembly and Enhanced Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Said A. Nouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin A Baquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6DT04207D⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (22), pp.5456-5463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961183v1</w:t>
+                <w:t xml:space="preserve">hal-01799435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-Engineering of Ultrathin Gold Nanowires: Tailored Self-Assembly and Enhanced Stability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romuald Poteau</w:t>
+                <w:t xml:space="preserve">Chemical tuning of Coulomb blockade at room-temperature in ultra-small platinum nanoparticle self-assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Said-Aizpuru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Bouzouita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhail Usmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00477⟩</w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (3), pp.487-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6mh00419a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799435v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical tuning of Coulomb blockade at room-temperature in ultra-small platinum nanoparticle self-assemblies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shape, electronic structure and steric effects of organometallic nanocatalysts: relevant tools to improve the synergy between theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Cusinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (3), pp.487-492. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (2), pp.378-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6mh00419a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6DT04207D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552606v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwitterionic amidinates as effective ligands for platinum nanoparticle hydrogenation catalysts</w:t>
               </w:r>
@@ -4276,64 +4276,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin A Baquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (4), pp.2931-2941. </w:t>
@@ -4410,51 +4410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Martinez-Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4486,415 +4486,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of lanthanide complexes on silica surfaces dehydroxylated at 200 °C: a theoretical investigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I.C. Gerber</w:t>
+                <w:t xml:space="preserve">Ultrathin Gold Nanowires: Soft-Templating versus Liquid Phase Synthesis, a Quantitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Loubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Imperor-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (8), pp.4422-4430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b00242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969145v1</w:t>
+                <w:t xml:space="preserve">hal-02020268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantiospecific C-H activation using ruthenium nanocatalysts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Grafting of lanthanide complexes on silica surfaces dehydroxylated at 200 °C: a theoretical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (10), pp.7703-7715</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01920824v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin Gold Nanowires: Soft-Templating versus Liquid Phase Synthesis, a Quantitative Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enantiospecific C-H activation using ruthenium nanocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Imperor-Clerc</w:t>
+                <w:t xml:space="preserve">Céline Taglang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Martinez-Pietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (36), pp.10474-10477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201504554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b00242⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02020268v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yttrium Dihydride Cation [YH 2 (THF) 2 ] + n : Aggregate Formation and Reaction with (NNNN)-Type Macrocycles</w:t>
               </w:r>
@@ -4932,51 +4932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waldemar Fegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yumiko Nakajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34 (15), pp.3739-3747</w:t>
@@ -4999,230 +4999,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie théorique : les défis d'une filière de formation à faibles effectifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surfaces of a Colloidal Iron Nanoparticle in Its Chemical Environment: A DFT Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guntram Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Antonczak</w:t>
+                <w:t xml:space="preserve">Sebastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Février-Mars 2014 (382-383), pp.8</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (39), pp.11670-11680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081737v1</w:t>
+                <w:t xml:space="preserve">hal-01969502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaces of a Colloidal Iron Nanoparticle in Its Chemical Environment: A DFT Description</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chimie théorique : les défis d'une filière de formation à faibles effectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guntram Fischer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romuald Poteau</w:t>
+                <w:t xml:space="preserve">Gilberte Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Lachaize</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I.C. Gerber</w:t>
+                <w:t xml:space="preserve">S. Antonczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (39), pp.11670-11680</w:t>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Février-Mars 2014 (382-383), pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969502v1</w:t>
+                <w:t xml:space="preserve">hal-01081737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tin-decorated ruthenium nanoparticles: a way to tune selectivity in hydrogenation reaction</w:t>
               </w:r>
@@ -5260,51 +5260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Gutmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (16), pp.9806-9816. </w:t>
@@ -5523,51 +5523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hergen Breitzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Debouttière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (40), pp.17383-17394. </w:t>
@@ -5605,51 +5605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand-Field Theory-Based Analysis of the Adsorption Properties of Ruthenium Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6128,64 +6128,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicentered effective group potentials: ligand-field effects in organometallic clusters and dynamical study of chemical reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6309,51 +6309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Yeping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Wächtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132 (33), pp.11759-11767. </w:t>
@@ -6817,51 +6817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Semetey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7234,51 +7234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jolibois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 771 (1-3), pp.43-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8118,51 +8118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Martín Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8243,51 +8243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Martín Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8342,103 +8342,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Coulomb blockade in ultra-small metallic nanoparticle self-assemblies, at room-temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Said-Aizpuru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Bouzouita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhail Usmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
@@ -8624,64 +8624,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence of colouring food additive fraudulently added in two French “Blue wines”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8839,51 +8839,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E894AA0D"/>
+    <w:nsid w:val="6408A966"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9070,51 +9070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romuald-poteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4338-174X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157706443" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524699v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seema Shafiq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Molinet-Chinaglia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Berre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Colli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2026.116768" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931941v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mall&#243;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Navarro-Ruiz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cerezo-Navarrete" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Romero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker del Rosal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c15547" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Christodoulou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne dos Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Poteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500250" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Limanton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Toucouere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c05869" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03452" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643372v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dumitrescu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rull-Barull" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Polentarutti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200383" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104569v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Garc&#237;a-Zaragoza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Codesal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual O&#241;a-Burgos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc04228b" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Ubasart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles Marin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Asensio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mencia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela M L&#243;pez-Vinasco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nh00677k" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222858v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Rothermel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Limbach" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy02476g" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412846v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Cardona-Farreny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Esvan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC02154K" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut-Tudor Moraru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mart&#237;nez-Prieto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cusinato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR08735A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Nasrallah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Min" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lerayer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.0c00062" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222830v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fages" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02795-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904642v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera&#8208;c&#225;rcamo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqiang Leng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY00540A" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02487414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Pfeifer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Certiat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzouita" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Palazzolo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905651" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03117227v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lepetit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Nour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06862" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031655v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Barros Barbosa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourdon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.119288" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541912v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04737" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569549v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n Morales" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc00442a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339233v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Galaup" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auriel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubs" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudoin-Dehoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gilard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-019-03295-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388707v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gonzalez-Gomez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-019-2484-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962114v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias R&#246;ther" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201802065" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02131929v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr00391f" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Drouet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surinach" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colli&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b03053" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296026v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Gutmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201801022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948403v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Petkov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Said A. Nouh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b05036" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131734v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-018-2365-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194915v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sartor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Fabre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bordeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.02.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961183v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT04207D" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01799435v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A Baquero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpech" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00477" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552606v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Said-Aizpuru" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhail Usmani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mh00419a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940898v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Martinez-Pietro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Cano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC05551F" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960027v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969145v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920824v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Taglang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201504554" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72KS0QSF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020268v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imperor-Clerc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00242" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969418v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Arndt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kramer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Fegler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Nakajima" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081737v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Chambaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonczak" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969502v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Fischer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lachaize" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023203v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnefille" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Novio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr00791c" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907998v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hemmert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2013.07.082" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH8TX9FC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995693v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hergen Breitzke" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Deboutti&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP52927D" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366322v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mercy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn403364p" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909926v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ceroni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bergamini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200323" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CACE09903E3CCE30CC19752F8EF369243AA8BC9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909587v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cure" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om2009183" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633440v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Poblador-Bahamonde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Eisenstein" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1DT11135C" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493604v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0615-z" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6M98WC27-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350833v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadeta Walaszek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yeping" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria W&#228;chtler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja104229a" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866178v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ramirez-Solis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0718-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSR0NR7T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835609v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Trinquier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B904139G" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-CKLCJC3B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443809v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prouillac" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Garrigues" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassoub Rima" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2009.01.016" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM9GM8GT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294129v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fischer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semetey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Lozano" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b801139g" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-6KGN7WPT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952040v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mathieu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711082d" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6RW5V7JC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447606v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heully" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20837" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49330A2DA07218A25888DE8079CBCD9260FC7001/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171228v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2006.03.038" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03WL9CSZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03095749v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutierrez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabbe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daudey" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP044786P" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-326SH0NX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442316v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daudey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-1280(03)00287-2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR9ZJB9T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757359v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maynau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelmann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(93)85158-5" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LJM5K7Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755338v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01429154" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83TNBRWP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755301v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.45.1878" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545105v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molinet-Chinaglia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056924v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234973v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968973v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545392v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339488v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Retailleau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Biasini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romuald-poteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4338-174X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157706443" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524699v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seema Shafiq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Molinet-Chinaglia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Berre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Colli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2026.116768" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931941v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mall&#243;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Navarro-Ruiz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cerezo-Navarrete" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Romero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker del Rosal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c15547" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Christodoulou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne dos Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Poteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500250" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Limanton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Toucouere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c05869" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Garc&#237;a-Zaragoza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Codesal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual O&#241;a-Burgos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc04228b" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644170v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03452" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643372v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dumitrescu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rull-Barull" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Polentarutti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200383" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Ubasart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles Marin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Asensio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mencia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela M L&#243;pez-Vinasco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nh00677k" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Cardona-Farreny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Esvan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC02154K" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Rothermel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Limbach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy02476g" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut-Tudor Moraru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mart&#237;nez-Prieto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cusinato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR08735A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fages" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02795-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Nasrallah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Min" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lerayer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.0c00062" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904642v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera&#8208;c&#225;rcamo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqiang Leng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY00540A" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02487414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Pfeifer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Certiat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzouita" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Palazzolo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905651" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03117227v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lepetit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Nour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06862" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031655v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Barros Barbosa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourdon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.119288" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541912v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04737" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569549v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n Morales" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc00442a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02131929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gonzalez-Gomez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr00391f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388707v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-019-2484-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Galaup" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auriel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudoin-Dehoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gilard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-019-03295-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962114v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias R&#246;ther" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201802065" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Drouet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surinach" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colli&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b03053" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296026v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Gutmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201801022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948403v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Petkov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Said A. Nouh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b05036" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131734v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-018-2365-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194915v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sartor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Fabre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bordeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.02.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01799435v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A Baquero" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpech" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00477" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552606v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Said-Aizpuru" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhail Usmani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mh00419a" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961183v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT04207D" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940898v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Martinez-Pietro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Cano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC05551F" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960027v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020268v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imperor-Clerc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00242" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969145v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920824v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Taglang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201504554" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72KS0QSF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969418v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Arndt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kramer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Fegler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Nakajima" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969502v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Fischer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lachaize" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081737v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Chambaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonczak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023203v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnefille" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Novio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr00791c" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907998v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hemmert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2013.07.082" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH8TX9FC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995693v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hergen Breitzke" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Deboutti&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP52927D" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366322v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mercy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn403364p" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909926v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ceroni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bergamini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200323" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CACE09903E3CCE30CC19752F8EF369243AA8BC9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909587v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cure" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om2009183" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633440v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Poblador-Bahamonde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Eisenstein" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1DT11135C" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493604v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0615-z" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6M98WC27-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350833v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadeta Walaszek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yeping" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria W&#228;chtler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja104229a" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866178v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ramirez-Solis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0718-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSR0NR7T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835609v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Trinquier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B904139G" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-CKLCJC3B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443809v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prouillac" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Garrigues" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassoub Rima" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2009.01.016" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM9GM8GT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294129v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fischer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semetey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Lozano" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b801139g" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-6KGN7WPT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952040v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mathieu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711082d" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6RW5V7JC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447606v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heully" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20837" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49330A2DA07218A25888DE8079CBCD9260FC7001/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171228v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2006.03.038" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03WL9CSZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03095749v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutierrez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabbe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daudey" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP044786P" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-326SH0NX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442316v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daudey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-1280(03)00287-2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR9ZJB9T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757359v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maynau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelmann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(93)85158-5" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LJM5K7Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755338v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01429154" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83TNBRWP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755301v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.45.1878" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545105v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molinet-Chinaglia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056924v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234973v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968973v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545392v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339488v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Retailleau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Biasini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>