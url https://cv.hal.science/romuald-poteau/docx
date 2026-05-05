--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -867,295 +867,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium icosahedra and ultrathin platelets: the role of surface chemistry on the nanoparticle structure</w:t>
+                <w:t xml:space="preserve">The Unexpected Helical Supramolecular Assembly of a Simple Achiral Acetamide Tecton Generates Selective Water Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raj Kumar Ramamoorthy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katerina Soulantica</w:t>
+                <w:t xml:space="preserve">Dan Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iker Del rosal</w:t>
+                <w:t xml:space="preserve">Jordi Rull-Barull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Arenal</w:t>
+                <w:t xml:space="preserve">Anthony R. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Decorse</w:t>
+                <w:t xml:space="preserve">Nathalie Masquelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Polentarutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03452⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (33), pp.e202200383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202200383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03644170v1</w:t>
+                <w:t xml:space="preserve">hal-03643372v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Unexpected Helical Supramolecular Assembly of a Simple Achiral Acetamide Tecton Generates Selective Water Channels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ruthenium icosahedra and ultrathin platelets: the role of surface chemistry on the nanoparticle structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Rull-Barull</w:t>
+                <w:t xml:space="preserve">Raj Kumar Ramamoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Soulantica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony R. Martin</w:t>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Masquelez</w:t>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Polentarutti</w:t>
+                <w:t xml:space="preserve">Philippe Decorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (33), pp.e202200383. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (7), pp.2931-2944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202200383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643372v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular nanocapsules as two-fold stabilizers of outer-cavity sub-nanometric Ru NPs and inner-cavity ultra-small Ru clusters</w:t>
               </w:r>
@@ -1327,51 +1327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Dinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (21), pp.8480-8500. </w:t>
@@ -1954,51 +1954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faqiang Leng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2235,51 +2235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (51), pp.28026-28037. </w:t>
@@ -2311,295 +2311,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mo thio and oxo-thio molecular complexes film as self-healing catalyst for photocatalytic hydrogen evolution on 2D materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Ruthenium Nanoparticle Covalent Assemblies from Polymantane Ligands for Confined Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Barros Barbosa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Romuald Poteau</w:t>
+                <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2020.119288⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (6), pp.2365-2378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b04737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031655v1</w:t>
+                <w:t xml:space="preserve">hal-02541912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Ruthenium Nanoparticle Covalent Assemblies from Polymantane Ligands for Confined Catalysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lecante</w:t>
+                <w:t xml:space="preserve">Mo thio and oxo-thio molecular complexes film as self-healing catalyst for photocatalytic hydrogen evolution on 2D materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Barros Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Tison</w:t>
+                <w:t xml:space="preserve">Valérie Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (6), pp.2365-2378. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 278, pp.119288-119301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b04737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2020.119288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541912v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When organophosphorus ruthenium complexes covalently bind to ruthenium nanoparticles to form nanoscale hybrid materials</w:t>
               </w:r>
@@ -2624,51 +2624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2847,412 +2847,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT calculations in periodic boundary conditions of gas-phase acidities and of transition-metal anionic clusters: case study with carboxylate-stabilized ruthenium clusters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Corrigendum: Surprising Differences of Alkane C‐H Activation Catalyzed by Ruthenium Nanoparticles: Complex Surface‐Substrate Recognition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Rothermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Bouzouita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Röther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-019-2484-4⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.893-893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201802065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388707v1</w:t>
+                <w:t xml:space="preserve">hal-04962114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue wine, a color obtained with synthetic blue dye addition: two case studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Galaup</w:t>
+                <w:t xml:space="preserve">DFT calculations in periodic boundary conditions of gas-phase acidities and of transition-metal anionic clusters: case study with carboxylate-stabilized ruthenium clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Gonzalez-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Auriel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Food Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00217-019-03295-z⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138 (8), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-019-2484-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339233v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Surprising Differences of Alkane C‐H Activation Catalyzed by Ruthenium Nanoparticles: Complex Surface‐Substrate Recognition?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Donia Bouzouita</w:t>
+                <w:t xml:space="preserve">Blue wine, a color obtained with synthetic blue dye addition: two case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Auriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dubs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Röther</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iker Del rosal</w:t>
+                <w:t xml:space="preserve">Cécile Baudoin-Dehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Tricard</w:t>
+                <w:t xml:space="preserve">Véronique Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (2), pp.893-893. </w:t>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 245 (8), pp.1777-1782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.201802065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00217-019-03295-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962114v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand-capped Ru nanoparticles as efficient electrocatalyst for the hydrogen evolution reaction</w:t>
               </w:r>
@@ -3398,77 +3398,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Rothermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donia Bouzouita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Röther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Gutmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (19), pp.4243-4247. </w:t>
@@ -3500,252 +3500,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin Gold Nanowires with the Polytetrahedral Structure of Bulk Manganese</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical assessment of charge transfer estimates in non-covalent graphene doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.8b05036⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137 (11), pp.156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-018-2365-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948403v1</w:t>
+                <w:t xml:space="preserve">hal-02131734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical assessment of charge transfer estimates in non-covalent graphene doping</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultrathin Gold Nanowires with the Polytetrahedral Structure of Bulk Manganese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeri Petkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Said A. Nouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj-Kumar Ramamoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 137 (11), pp.156. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (9), pp.9521-9531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00214-018-2365-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.8b05036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131734v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple electron donor molecules based on triphenylamine and carbazole derivatives</w:t>
               </w:r>
@@ -3865,77 +3865,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-Engineering of Ultrathin Gold Nanowires: Tailored Self-Assembly and Enhanced Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Said A. Nouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin A Baquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3999,51 +3999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical tuning of Coulomb blockade at room-temperature in ultra-small platinum nanoparticle self-assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Said-Aizpuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4146,51 +4146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape, electronic structure and steric effects of organometallic nanocatalysts: relevant tools to improve the synergy between theory and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Cusinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4289,51 +4289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin A Baquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (4), pp.2931-2941. </w:t>
@@ -4410,51 +4410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Martinez-Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4505,51 +4505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrathin Gold Nanowires: Soft-Templating versus Liquid Phase Synthesis, a Quantitative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4626,51 +4626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafting of lanthanide complexes on silica surfaces dehydroxylated at 200 °C: a theoretical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4760,51 +4760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Taglang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Martinez-Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4932,51 +4932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waldemar Fegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yumiko Nakajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34 (15), pp.3739-3747</w:t>
@@ -5523,51 +5523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hergen Breitzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Debouttière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (40), pp.17383-17394. </w:t>
@@ -5605,51 +5605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand-Field Theory-Based Analysis of the Adsorption Properties of Ruthenium Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6128,51 +6128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicentered effective group potentials: ligand-field effects in organometallic clusters and dynamical study of chemical reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6309,51 +6309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Yeping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Wächtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132 (33), pp.11759-11767. </w:t>
@@ -8118,51 +8118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Martín Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8243,51 +8243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Martín Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8342,51 +8342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Coulomb blockade in ultra-small metallic nanoparticle self-assemblies, at room-temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Said-Aizpuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8624,64 +8624,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence of colouring food additive fraudulently added in two French “Blue wines”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8839,51 +8839,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6408A966"/>
+    <w:nsid w:val="245B88DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9070,51 +9070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romuald-poteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4338-174X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157706443" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524699v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seema Shafiq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Molinet-Chinaglia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Berre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Colli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2026.116768" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931941v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mall&#243;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Navarro-Ruiz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cerezo-Navarrete" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Romero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker del Rosal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c15547" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Christodoulou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne dos Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Poteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500250" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Limanton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Toucouere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c05869" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Garc&#237;a-Zaragoza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Codesal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual O&#241;a-Burgos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc04228b" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644170v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03452" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643372v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dumitrescu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rull-Barull" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Polentarutti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200383" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Ubasart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles Marin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Asensio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mencia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela M L&#243;pez-Vinasco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nh00677k" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Cardona-Farreny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Esvan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC02154K" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Rothermel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Limbach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy02476g" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut-Tudor Moraru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mart&#237;nez-Prieto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cusinato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR08735A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fages" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02795-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Nasrallah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Min" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lerayer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.0c00062" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904642v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera&#8208;c&#225;rcamo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqiang Leng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY00540A" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02487414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Pfeifer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Certiat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzouita" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Palazzolo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905651" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03117227v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lepetit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Nour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06862" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031655v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Barros Barbosa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourdon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.119288" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541912v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04737" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569549v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n Morales" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc00442a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02131929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gonzalez-Gomez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr00391f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388707v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-019-2484-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Galaup" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auriel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudoin-Dehoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gilard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-019-03295-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962114v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias R&#246;ther" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201802065" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Drouet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surinach" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colli&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b03053" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296026v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Gutmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201801022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948403v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Petkov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Said A. Nouh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b05036" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131734v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-018-2365-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194915v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sartor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Fabre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bordeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.02.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01799435v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A Baquero" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpech" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00477" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552606v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Said-Aizpuru" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhail Usmani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mh00419a" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961183v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT04207D" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940898v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Martinez-Pietro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Cano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC05551F" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960027v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020268v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imperor-Clerc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00242" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969145v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920824v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Taglang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201504554" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72KS0QSF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969418v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Arndt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kramer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Fegler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Nakajima" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969502v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Fischer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lachaize" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081737v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Chambaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonczak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023203v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnefille" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Novio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr00791c" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907998v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hemmert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2013.07.082" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH8TX9FC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995693v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hergen Breitzke" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Deboutti&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP52927D" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366322v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mercy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn403364p" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909926v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ceroni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bergamini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200323" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CACE09903E3CCE30CC19752F8EF369243AA8BC9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909587v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cure" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om2009183" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633440v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Poblador-Bahamonde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Eisenstein" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1DT11135C" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493604v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0615-z" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6M98WC27-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350833v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadeta Walaszek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yeping" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria W&#228;chtler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja104229a" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866178v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ramirez-Solis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0718-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSR0NR7T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835609v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Trinquier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B904139G" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-CKLCJC3B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443809v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prouillac" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Garrigues" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassoub Rima" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2009.01.016" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM9GM8GT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294129v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fischer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semetey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Lozano" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b801139g" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-6KGN7WPT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952040v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mathieu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711082d" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6RW5V7JC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447606v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heully" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20837" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49330A2DA07218A25888DE8079CBCD9260FC7001/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171228v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2006.03.038" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03WL9CSZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03095749v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutierrez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabbe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daudey" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP044786P" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-326SH0NX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442316v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daudey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-1280(03)00287-2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR9ZJB9T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757359v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maynau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelmann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(93)85158-5" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LJM5K7Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755338v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01429154" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83TNBRWP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755301v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.45.1878" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545105v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molinet-Chinaglia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056924v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234973v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968973v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545392v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339488v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Retailleau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Biasini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romuald-poteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4338-174X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157706443" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524699v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seema Shafiq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Molinet-Chinaglia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Berre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Colli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2026.116768" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931941v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mall&#243;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Navarro-Ruiz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cerezo-Navarrete" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Romero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker del Rosal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c15547" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Christodoulou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne dos Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Poteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500250" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Limanton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Toucouere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c05869" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Garc&#237;a-Zaragoza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Codesal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual O&#241;a-Burgos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc04228b" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643372v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dumitrescu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rull-Barull" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Polentarutti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200383" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644170v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03452" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Ubasart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles Marin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Asensio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mencia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela M L&#243;pez-Vinasco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nh00677k" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Cardona-Farreny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Esvan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC02154K" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Rothermel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Limbach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy02476g" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut-Tudor Moraru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mart&#237;nez-Prieto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cusinato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR08735A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fages" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02795-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Nasrallah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Min" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lerayer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.0c00062" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904642v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera&#8208;c&#225;rcamo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqiang Leng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY00540A" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02487414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Pfeifer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Certiat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzouita" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Palazzolo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905651" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03117227v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lepetit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Nour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06862" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541912v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04737" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Barros Barbosa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourdon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.119288" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569549v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n Morales" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc00442a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02131929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gonzalez-Gomez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr00391f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962114v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias R&#246;ther" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201802065" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388707v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-019-2484-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339233v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Galaup" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auriel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudoin-Dehoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gilard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-019-03295-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Drouet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surinach" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colli&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b03053" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296026v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Gutmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201801022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131734v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-018-2365-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948403v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Petkov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Said A. Nouh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b05036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194915v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sartor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Fabre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bordeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.02.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01799435v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A Baquero" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpech" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00477" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552606v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Said-Aizpuru" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhail Usmani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mh00419a" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961183v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT04207D" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940898v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Martinez-Pietro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Cano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC05551F" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960027v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020268v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imperor-Clerc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00242" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969145v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920824v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Taglang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201504554" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72KS0QSF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969418v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Arndt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kramer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Fegler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Nakajima" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969502v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Fischer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lachaize" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081737v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Chambaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonczak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023203v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnefille" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Novio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr00791c" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907998v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hemmert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2013.07.082" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH8TX9FC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995693v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hergen Breitzke" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Deboutti&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP52927D" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366322v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mercy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn403364p" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909926v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ceroni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bergamini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200323" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CACE09903E3CCE30CC19752F8EF369243AA8BC9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909587v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cure" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om2009183" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633440v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Poblador-Bahamonde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Eisenstein" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1DT11135C" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493604v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0615-z" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6M98WC27-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350833v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadeta Walaszek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yeping" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria W&#228;chtler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja104229a" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866178v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ramirez-Solis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0718-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSR0NR7T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835609v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Trinquier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B904139G" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-CKLCJC3B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443809v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prouillac" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Garrigues" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassoub Rima" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2009.01.016" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM9GM8GT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294129v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fischer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semetey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Lozano" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b801139g" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-6KGN7WPT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952040v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mathieu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711082d" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6RW5V7JC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447606v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heully" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20837" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49330A2DA07218A25888DE8079CBCD9260FC7001/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171228v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2006.03.038" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03WL9CSZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03095749v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutierrez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabbe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daudey" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP044786P" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-326SH0NX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442316v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daudey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-1280(03)00287-2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR9ZJB9T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757359v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maynau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelmann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(93)85158-5" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LJM5K7Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755338v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01429154" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83TNBRWP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755301v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.45.1878" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545105v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molinet-Chinaglia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056924v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234973v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968973v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545392v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339488v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Retailleau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Biasini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>