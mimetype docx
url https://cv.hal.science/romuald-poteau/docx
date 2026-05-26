--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -348,308 +348,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Nitrogen and Phosphorus Doping of Reduced Graphene Oxide in the Hydrogen Evolution Catalytic Activity of Supported Ru Nanoparticles</w:t>
+                <w:t xml:space="preserve">Styrene Polymerization with Group III Metallocenes: A Generative and Interpretable Catalyst Design Strategy Combining Density Functional Theory and Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Mallón</w:t>
+                <w:t xml:space="preserve">Stella Christodoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Navarro-Ruiz</w:t>
+                <w:t xml:space="preserve">Etienne dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Cerezo-Navarrete</w:t>
+                <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Romero</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c15547⟩</w:t>
+              <w:t xml:space="preserve">ChemistryEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (52), pp.18537-18554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceur.202500250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931941v1</w:t>
+                <w:t xml:space="preserve">hal-05297886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Styrene Polymerization with Group III Metallocenes: A Generative and Interpretable Catalyst Design Strategy Combining Density Functional Theory and Machine Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Nitrogen and Phosphorus Doping of Reduced Graphene Oxide in the Hydrogen Evolution Catalytic Activity of Supported Ru Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mallón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Christodoulou</w:t>
+                <w:t xml:space="preserve">Javier Navarro-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne dos Santos</w:t>
+                <w:t xml:space="preserve">Christian Cerezo-Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Poteau</w:t>
+                <w:t xml:space="preserve">Nuria Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Maron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iker del Rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistryEurope</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (52), pp.18537-18554. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (4), pp.6198-6210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceur.202500250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c15547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297886v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Machine-Learning-Based New Tools to Design Eutectic Mixtures and Predict Their Viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Christodoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -739,51 +739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruthenium nanoparticles canopied by heptagon-containing saddle-shaped nanographenes as efficient aromatic hydrogenation catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cerezo-Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -867,295 +867,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Unexpected Helical Supramolecular Assembly of a Simple Achiral Acetamide Tecton Generates Selective Water Channels</w:t>
+                <w:t xml:space="preserve">Ruthenium icosahedra and ultrathin platelets: the role of surface chemistry on the nanoparticle structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Dumitrescu</w:t>
+                <w:t xml:space="preserve">Raj Kumar Ramamoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Soulantica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Rull-Barull</w:t>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony R. Martin</w:t>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Masquelez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Polentarutti</w:t>
+                <w:t xml:space="preserve">Philippe Decorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202200383⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (7), pp.2931-2944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643372v2</w:t>
+                <w:t xml:space="preserve">hal-03644170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium icosahedra and ultrathin platelets: the role of surface chemistry on the nanoparticle structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Unexpected Helical Supramolecular Assembly of a Simple Achiral Acetamide Tecton Generates Selective Water Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raj Kumar Ramamoorthy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katerina Soulantica</w:t>
+                <w:t xml:space="preserve">Jordi Rull-Barull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iker Del rosal</w:t>
+                <w:t xml:space="preserve">Anthony R. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Arenal</w:t>
+                <w:t xml:space="preserve">Nathalie Masquelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Decorse</w:t>
+                <w:t xml:space="preserve">Maurizio Polentarutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (7), pp.2931-2944. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (33), pp.e202200383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202200383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644170v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643372v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular nanocapsules as two-fold stabilizers of outer-cavity sub-nanometric Ru NPs and inner-cavity ultra-small Ru clusters</w:t>
               </w:r>
@@ -1327,51 +1327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Dinoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (21), pp.8480-8500. </w:t>
@@ -1435,64 +1435,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Rothermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Heinrich Limbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker del Rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1671,265 +1671,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of the three-dimensional structure of small metal nanoparticles by a supervised artificial neural network</w:t>
+                <w:t xml:space="preserve">Nanocatalysts for High Selectivity Enyne Cyclization: Oxidative Surface Reorganization of Gold Sub-2-nm Nanoparticle Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Fages</w:t>
+                <w:t xml:space="preserve">Houssein Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Jolibois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuanyuan Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lerayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Poinsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-021-02795-0⟩</w:t>
+              <w:t xml:space="preserve">JACS Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.187-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacsau.0c00062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222830v1</w:t>
+                <w:t xml:space="preserve">hal-03129914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocatalysts for High Selectivity Enyne Cyclization: Oxidative Surface Reorganization of Gold Sub-2-nm Nanoparticle Networks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recognition of the three-dimensional structure of small metal nanoparticles by a supervised artificial neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan-Anh Nguyen</w:t>
+                <w:t xml:space="preserve">Timothée Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Poinsot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JACS Au</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (2), pp.187-200. </w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140 (7), pp.98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacsau.0c00062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00214-021-02795-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129914v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalysis to discriminate single atoms from subnanometric ruthenium particles in ultra-high loading catalysts</w:t>
               </w:r>
@@ -1954,64 +1954,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faqiang Leng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (14), pp.4673-4683. </w:t>
@@ -2222,64 +2222,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalfa Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (51), pp.28026-28037. </w:t>
@@ -2317,77 +2317,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Ruthenium Nanoparticle Covalent Assemblies from Polymantane Ligands for Confined Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poinsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2503,51 +2503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 278, pp.119288-119301. </w:t>
@@ -2624,64 +2624,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (29), pp.4059-4062. </w:t>
@@ -2847,412 +2847,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Surprising Differences of Alkane C‐H Activation Catalyzed by Ruthenium Nanoparticles: Complex Surface‐Substrate Recognition?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Donia Bouzouita</w:t>
+                <w:t xml:space="preserve">DFT calculations in periodic boundary conditions of gas-phase acidities and of transition-metal anionic clusters: case study with carboxylate-stabilized ruthenium clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Gonzalez-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Röther</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karine Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.201802065⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 138 (8), pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-019-2484-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962114v1</w:t>
+                <w:t xml:space="preserve">hal-02388707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT calculations in periodic boundary conditions of gas-phase acidities and of transition-metal anionic clusters: case study with carboxylate-stabilized ruthenium clusters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iker Del rosal</w:t>
+                <w:t xml:space="preserve">Blue wine, a color obtained with synthetic blue dye addition: two case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Philippot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Auriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dubs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baudoin-Dehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-019-2484-4⟩</w:t>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 245 (8), pp.1777-1782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00217-019-03295-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388707v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue wine, a color obtained with synthetic blue dye addition: two case studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Dubs</w:t>
+                <w:t xml:space="preserve">Corrigendum: Surprising Differences of Alkane C‐H Activation Catalyzed by Ruthenium Nanoparticles: Complex Surface‐Substrate Recognition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Rothermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Bouzouita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Baudoin-Dehoux</w:t>
+                <w:t xml:space="preserve">Tobias Röther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Gilard</w:t>
+                <w:t xml:space="preserve">Simon Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Food Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 245 (8), pp.1777-1782. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.893-893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00217-019-03295-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.201802065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339233v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand-capped Ru nanoparticles as efficient electrocatalyst for the hydrogen evolution reaction</w:t>
               </w:r>
@@ -3398,77 +3398,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Rothermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donia Bouzouita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Röther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Gutmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (19), pp.4243-4247. </w:t>
@@ -3519,51 +3519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical assessment of charge transfer estimates in non-covalent graphene doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 137 (11), pp.156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3770,51 +3770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sartor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3859,399 +3859,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-Engineering of Ultrathin Gold Nanowires: Tailored Self-Assembly and Enhanced Stability</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Shape, electronic structure and steric effects of organometallic nanocatalysts: relevant tools to improve the synergy between theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Cusinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Del rosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00477⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (2), pp.378-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6DT04207D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799435v1</w:t>
+                <w:t xml:space="preserve">hal-01961183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical tuning of Coulomb blockade at room-temperature in ultra-small platinum nanoparticle self-assemblies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Gillet</w:t>
+                <w:t xml:space="preserve">Surface-Engineering of Ultrathin Gold Nanowires: Tailored Self-Assembly and Enhanced Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Said A. Nouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin A Baquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6mh00419a⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (22), pp.5456-5463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552606v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape, electronic structure and steric effects of organometallic nanocatalysts: relevant tools to improve the synergy between theory and experiment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemical tuning of Coulomb blockade at room-temperature in ultra-small platinum nanoparticle self-assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Said-Aizpuru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donia Bouzouita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhail Usmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46 (2), pp.378-395. </w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (3), pp.487-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6DT04207D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6mh00419a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961183v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01552606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwitterionic amidinates as effective ligands for platinum nanoparticle hydrogenation catalysts</w:t>
               </w:r>
@@ -4276,64 +4276,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin A Baquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (4), pp.2931-2941. </w:t>
@@ -4410,64 +4410,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Martinez-Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (21), pp.10974-10992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4544,51 +4544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Imperor-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119 (8), pp.4422-4430. </w:t>
@@ -4626,90 +4626,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafting of lanthanide complexes on silica surfaces dehydroxylated at 200 °C: a theoretical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 39 (10), pp.7703-7715</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4760,77 +4760,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Taglang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Martinez-Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (36), pp.10474-10477. </w:t>
@@ -4932,51 +4932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waldemar Fegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yumiko Nakajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organometallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34 (15), pp.3739-3747</w:t>
@@ -4999,230 +4999,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaces of a Colloidal Iron Nanoparticle in Its Chemical Environment: A DFT Description</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chimie théorique : les défis d'une filière de formation à faibles effectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Poteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guntram Fischer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romuald Poteau</w:t>
+                <w:t xml:space="preserve">Gilberte Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Lachaize</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I.C. Gerber</w:t>
+                <w:t xml:space="preserve">S. Antonczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (39), pp.11670-11680</w:t>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Février-Mars 2014 (382-383), pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969502v1</w:t>
+                <w:t xml:space="preserve">hal-01081737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie théorique : les défis d'une filière de formation à faibles effectifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Surfaces of a Colloidal Iron Nanoparticle in Its Chemical Environment: A DFT Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guntram Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Antonczak</w:t>
+                <w:t xml:space="preserve">Sebastien Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Février-Mars 2014 (382-383), pp.8</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (39), pp.11670-11680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081737v1</w:t>
+                <w:t xml:space="preserve">hal-01969502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tin-decorated ruthenium nanoparticles: a way to tune selectivity in hydrogenation reaction</w:t>
               </w:r>
@@ -5247,51 +5247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Novio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Gutmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5355,51 +5355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinuclear gold(I) and gold(III) complexes involving di(N-heterocyclic carbene) ligands – Synthesis, characterization and DFT studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5523,51 +5523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hergen Breitzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Debouttière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (40), pp.17383-17394. </w:t>
@@ -5605,90 +5605,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand-Field Theory-Based Analysis of the Adsorption Properties of Ruthenium Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mercy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5735,51 +5735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amide-Functionalized Bis(NHC) Systems: Anion Effect on Gold-Gold Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hemmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5881,51 +5881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimeric Gold Bis(carbene) Complexes by Transmetalation in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Cure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6011,51 +6011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT calculations of 29Si-NMR chemical shifts in Ru(II) silyl complexes. Searching for trends and accurate values.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalia Poblador-Bahamonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6128,90 +6128,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicentered effective group potentials: ligand-field effects in organometallic clusters and dynamical study of chemical reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 126 (3-4), pp.151-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6309,51 +6309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Yeping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Wächtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132 (33), pp.11759-11767. </w:t>
@@ -6417,51 +6417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caffarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Malrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ramirez-Solis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6514,298 +6514,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical proposal for an organometallic route to cis-peptides</w:t>
+                <w:t xml:space="preserve">Evaluation of new thiadiazoles and benzothiazoles as potential radioprotectors : Free radical scavenging activity in vitro and theoretical studies (QSAR, DFT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Trinquier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Caroline Prouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vicendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Chaudret</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassoub Rima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B904139G⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (8), pp.1139-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2009.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835609v1</w:t>
+                <w:t xml:space="preserve">hal-00443809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of new thiadiazoles and benzothiazoles as potential radioprotectors : Free radical scavenging activity in vitro and theoretical studies (QSAR, DFT)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Theoretical proposal for an organometallic route to cis-peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Trinquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghassoub Rima</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chaudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 46 (8), pp.1139-1148. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (9), pp.1833-1836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2009.01.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/B904139G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443809v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propensity for local folding induced by the urea fragment in short-chain oligomers.</w:t>
               </w:r>
@@ -6817,51 +6817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Didierjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Semetey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6950,64 +6950,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the &amp;quot;Steric clash&amp;quot; at cis peptide bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Trinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112 (26), pp.7894-7902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7105,51 +7105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Heully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 106 (3), pp.727 - 733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7208,77 +7208,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio molecular dynamics simulation of the UV absorption spectrum of β-ionone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jolibois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 771 (1-3), pp.43-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7350,51 +7350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rabbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Daudey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7599,51 +7599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo ab initio simulation of the absorption spectrum of Na4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Maynau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7715,51 +7715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static, statistical, and dynamical properties of small sodium clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Maynau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7844,51 +7844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distance-dependent Hückel-type model for the study of sodium clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernand Spiegelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8118,64 +8118,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Martín Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8243,64 +8243,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Martín Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Del rosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8342,103 +8342,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Coulomb blockade in ultra-small metallic nanoparticle self-assemblies, at room-temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Said-Aizpuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donia Bouzouita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhail Usmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
@@ -8624,77 +8624,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence of colouring food additive fraudulently added in two French “Blue wines”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Galaup</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Véronique Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8839,51 +8839,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="245B88DF"/>
+    <w:nsid w:val="3BC4205F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9070,51 +9070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romuald-poteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4338-174X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157706443" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524699v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seema Shafiq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Molinet-Chinaglia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Berre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Colli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2026.116768" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931941v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mall&#243;n" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Navarro-Ruiz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cerezo-Navarrete" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Romero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker del Rosal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c15547" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297886v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Christodoulou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne dos Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Poteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500250" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Limanton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Toucouere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c05869" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Garc&#237;a-Zaragoza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Codesal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual O&#241;a-Burgos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc04228b" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643372v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dumitrescu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rull-Barull" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Polentarutti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200383" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644170v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03452" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Ubasart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles Marin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Asensio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mencia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela M L&#243;pez-Vinasco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nh00677k" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Cardona-Farreny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Esvan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC02154K" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Rothermel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Limbach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy02476g" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut-Tudor Moraru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mart&#237;nez-Prieto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cusinato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR08735A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fages" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02795-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Nasrallah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Min" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lerayer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.0c00062" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904642v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera&#8208;c&#225;rcamo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqiang Leng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY00540A" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02487414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Pfeifer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Certiat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzouita" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Palazzolo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905651" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03117227v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lepetit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Nour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06862" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541912v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04737" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Barros Barbosa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourdon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.119288" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569549v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n Morales" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc00442a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02131929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gonzalez-Gomez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr00391f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962114v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias R&#246;ther" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201802065" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388707v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-019-2484-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339233v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Galaup" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auriel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudoin-Dehoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gilard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-019-03295-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Drouet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surinach" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colli&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b03053" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296026v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Gutmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201801022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131734v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-018-2365-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948403v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Petkov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Said A. Nouh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b05036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194915v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sartor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Fabre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bordeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.02.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01799435v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A Baquero" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpech" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00477" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552606v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Said-Aizpuru" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhail Usmani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mh00419a" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961183v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT04207D" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940898v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Martinez-Pietro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Cano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC05551F" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960027v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020268v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imperor-Clerc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00242" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969145v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920824v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Taglang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201504554" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72KS0QSF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969418v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Arndt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kramer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Fegler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Nakajima" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969502v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Fischer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lachaize" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081737v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Chambaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonczak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023203v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnefille" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Novio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr00791c" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907998v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hemmert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2013.07.082" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH8TX9FC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995693v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hergen Breitzke" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Deboutti&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP52927D" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366322v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mercy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn403364p" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909926v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ceroni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bergamini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200323" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CACE09903E3CCE30CC19752F8EF369243AA8BC9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909587v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cure" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om2009183" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633440v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Poblador-Bahamonde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Eisenstein" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1DT11135C" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493604v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0615-z" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6M98WC27-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350833v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadeta Walaszek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yeping" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria W&#228;chtler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja104229a" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866178v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ramirez-Solis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0718-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSR0NR7T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835609v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Trinquier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B904139G" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-CKLCJC3B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443809v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prouillac" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Garrigues" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassoub Rima" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2009.01.016" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM9GM8GT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294129v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fischer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semetey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Lozano" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b801139g" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-6KGN7WPT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952040v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mathieu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711082d" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6RW5V7JC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447606v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heully" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20837" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49330A2DA07218A25888DE8079CBCD9260FC7001/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171228v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2006.03.038" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03WL9CSZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03095749v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutierrez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabbe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daudey" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP044786P" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-326SH0NX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442316v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daudey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-1280(03)00287-2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR9ZJB9T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757359v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maynau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelmann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(93)85158-5" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LJM5K7Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755338v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01429154" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83TNBRWP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755301v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.45.1878" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545105v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molinet-Chinaglia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056924v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234973v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968973v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545392v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339488v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Retailleau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Biasini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romuald-poteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4338-174X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157706443" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524699v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seema Shafiq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Molinet-Chinaglia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Berre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Colli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Soulantica" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2026.116768" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297886v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Christodoulou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne dos Santos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Poteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500250" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931941v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mall&#243;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Navarro-Ruiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cerezo-Navarrete" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Romero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker del Rosal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c15547" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Limanton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Toucouere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c05869" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Garc&#237;a-Zaragoza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Codesal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual O&#241;a-Burgos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2sc04228b" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644170v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decorse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03452" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643372v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dumitrescu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rull-Barull" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R. Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Polentarutti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202200383" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Ubasart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mustieles Marin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Asensio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mencia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela M L&#243;pez-Vinasco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nh00677k" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412846v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Cardona-Farreny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Esvan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Dinoi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC02154K" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Rothermel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Limbach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy02476g" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut-Tudor Moraru" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mart&#237;nez-Prieto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Cusinato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR08735A" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129914v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Nasrallah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Min" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lerayer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poinsot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.0c00062" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222830v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Fages" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02795-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904642v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera&#8208;c&#225;rcamo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faqiang Leng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CY00540A" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02487414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Pfeifer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Certiat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donia Bouzouita" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Palazzolo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201905651" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03117227v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Petitjean" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lepetit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Nour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c06862" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541912v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04737" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031655v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Barros Barbosa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bourdon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2020.119288" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569549v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n Morales" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc00442a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02131929v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gonzalez-Gomez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr00391f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388707v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Philippot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-019-2484-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Galaup" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auriel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubs" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudoin-Dehoux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gilard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-019-03295-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962114v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias R&#246;ther" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tricard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201802065" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954374v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Creus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Drouet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Surinach" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Colli&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b03053" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296026v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Gutmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201801022" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131734v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-018-2365-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948403v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vargas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Petkov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Said A. Nouh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj-Kumar Ramamoorthy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b05036" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194915v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;li&#232;res" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sartor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Fabre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bordeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.02.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01961183v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT04207D" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01799435v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin A Baquero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpech" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00477" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552606v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Said-Aizpuru" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhail Usmani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mh00419a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940898v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Martinez-Pietro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Cano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marquez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SC05551F" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960027v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02020268v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Robert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imperor-Clerc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b00242" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969145v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920824v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Taglang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201504554" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72KS0QSF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969418v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Arndt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kramer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Fegler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Nakajima" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081737v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Chambaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antonczak" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01969502v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntram Fischer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lachaize" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02023203v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnefille" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Novio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr00791c" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907998v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hemmert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Gornitzka" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2013.07.082" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NH8TX9FC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995693v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hergen Breitzke" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Deboutti&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP52927D" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366322v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mercy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn403364p" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909926v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ceroni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bergamini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200323" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CACE09903E3CCE30CC19752F8EF369243AA8BC9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909587v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cure" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om2009183" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633440v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Poblador-Bahamonde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Eisenstein" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1DT11135C" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493604v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0615-z" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6M98WC27-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350833v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadeta Walaszek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yeping" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria W&#228;chtler" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja104229a" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866178v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caffarel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Malrieu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ramirez-Solis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-009-0718-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSR0NR7T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443809v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Prouillac" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Garrigues" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassoub Rima" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2009.01.016" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TM9GM8GT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835609v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Trinquier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B904139G" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-CKLCJC3B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294129v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fischer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semetey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Lozano" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b801139g" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-6KGN7WPT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952040v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mathieu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711082d" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6RW5V7JC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447606v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carissan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heully" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.20837" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49330A2DA07218A25888DE8079CBCD9260FC7001/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171228v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2006.03.038" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03WL9CSZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03095749v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutierrez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rabbe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daudey" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JP044786P" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-326SH0NX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01442316v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daudey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-1280(03)00287-2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR9ZJB9T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757359v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maynau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelmann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(93)85158-5" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LJM5K7Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755338v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01429154" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83TNBRWP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755301v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.45.1878" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545105v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molinet-Chinaglia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056924v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234973v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01968973v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545392v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339488v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Retailleau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Biasini" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>