--- v0 (2026-03-19)
+++ v1 (2026-04-29)
@@ -593,278 +593,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuple-Based Access Control: a Provenance-Based Information Flow Control for Relational Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inference Leakage Detection for Authorization Policies over RDF Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lesueur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Meriam Talbi</w:t>
+                <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '15 Proceedings of the 30th Annual ACM Symposium on Applied Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2695664.2695758⟩</w:t>
+              <w:t xml:space="preserve">29th IFIP Annual Conference on Data and Applications Security and Privacy (DBSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Fairfax, VA, United States. pp.346-361, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20810-7_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192900v1</w:t>
+                <w:t xml:space="preserve">hal-01745813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference Leakage Detection for Authorization Policies over RDF Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuple-Based Access Control: a Provenance-Based Information Flow Control for Relational Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
+                <w:t xml:space="preserve">Meriam Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IFIP Annual Conference on Data and Applications Security and Privacy (DBSEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Fairfax, VA, United States. pp.346-361, </w:t>
+              <w:t xml:space="preserve">SAC '15 Proceedings of the 30th Annual ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2015, Salamanca, Spain. pp.2165-2170, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20810-7_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2695664.2695758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745813v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle d'accès tangible dans les bâtiments intelligents par suivi de flux déclaratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Surdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -872,51 +872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gripay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information (SARSSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Saint-Germain-Au-Mont-d'Or, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -967,51 +967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Surdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gripay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1062,51 +1062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palpable Privacy through Declarative Information Flows Tracking for Smart Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Surdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1114,51 +1114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gripay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Availability, Reliability and Security (ARES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Fribourg, Switzerland. pp.140-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1382,51 +1382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Casalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trust, Privacy and Security in Digital Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.30-35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1460,51 +1460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle d'accès basé sur la provenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Thion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1555,51 +1555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Conflicting Compliance Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hantry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand-Said Hacid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Thion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2050,191 +2050,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Modèle Homogène pour la Confidentialité et l'Intégrité des Données Relationnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion de la sécurité des utilisateurs mobiles : une adaptation du filtrage de paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Thion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIème Journée Base de Données Avancées, BDA'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Lille, France</w:t>
+              <w:t xml:space="preserve">3e Journées Francophones Mobilité et Ubiquité, UbiMob'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Conservatoire National des Arts et Métiers - Paris, France. pp.119-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581348v1</w:t>
+                <w:t xml:space="preserve">hal-01581350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la sécurité des utilisateurs mobiles : une adaptation du filtrage de paquet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un Modèle Homogène pour la Confidentialité et l'Intégrité des Données Relationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Coulondre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Journées Francophones Mobilité et Ubiquité, UbiMob'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Conservatoire National des Arts et Métiers - Paris, France. pp.119-122</w:t>
+              <w:t xml:space="preserve">XXIIème Journée Base de Données Avancées, BDA'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581350v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation and Reasoning on Role-Based Access Control Policies with Conceptual Graphs</w:t>
               </w:r>
@@ -2656,204 +2656,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d’une matrice de desserte en Nouvelle-Calédonie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Élaboration d’un indicateur du niveau d’équipements des ménages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gorohouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes de l'observatoire de l'égalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1 (2), pp.3-9</w:t>
+              <w:t xml:space="preserve">Les notes de l'Observatoire des égalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (1), pp.16-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506353v1</w:t>
+                <w:t xml:space="preserve">hal-05506344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d’un indicateur du niveau d’équipements des ménages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Élaboration d’une matrice de desserte en Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Cornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gorohouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les notes de l'Observatoire des égalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1 (1), pp.16-26</w:t>
+              <w:t xml:space="preserve">Notes de l'observatoire de l'égalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (2), pp.3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506344v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Mapping Specification with Exemplar Tuples</w:t>
               </w:r>
@@ -3699,51 +3699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delanaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34223-4_31" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896276v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00671-6_31" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548855v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Comignani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3035918.3064028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Sayah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Sa&#239;d Hacid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46598-24" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192900v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Talbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695758" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745813v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20810-7_24" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301065v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Surdu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301066v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Casalino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2013.6727843" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353147v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32287-7_3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hantry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2011.57" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547343v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Clainche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coulondre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581358v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581348v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581350v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gossa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581349v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581305v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581301v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506353v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cornier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3321485" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352933v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-010-0146-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6271DF575981BCCC50A2A39DCB21799C8F0CD53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500335v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sas.10.1-2.83-104" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581366v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delanaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Thion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34223-4_31" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896276v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00671-6_31" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548855v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Comignani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3035918.3064028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371530v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Sayah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Sa&#239;d Hacid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46598-24" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01745813v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand-Said Hacid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20810-7_24" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192900v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lesueur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Talbi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695758" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301065v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Surdu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gripay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301067v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301066v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Casalino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2013.6727843" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581451v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353147v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32287-7_3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354541v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354868v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hantry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2011.57" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00547343v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Clainche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coulondre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581393v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581358v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gossa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581349v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581305v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581301v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506344v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506353v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cornier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02096764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3321485" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352933v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-010-0146-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6271DF575981BCCC50A2A39DCB21799C8F0CD53/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500335v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sas.10.1-2.83-104" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581366v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>