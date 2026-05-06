--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -671,282 +671,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une recherche qualitative et collaborative auprès de patients atteints de cancer. Récits d’expérience des traitements de la carcinose péritonéale</w:t>
+                <w:t xml:space="preserve">Une recherche qualitative et collaborative auprès de patients atteints de cancer – Récits d’expérience des traitements de la carcinose péritonéale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Goffette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christine Durif-Bruckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Axel Guïoux</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Goffette</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Régnier Denois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 103 (2), pp.148-153. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 103, pp.148-153</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01426780v1</w:t>
+                <w:t xml:space="preserve">hal-04343160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une recherche qualitative et collaborative auprès de patients atteints de cancer – Récits d’expérience des traitements de la carcinose péritonéale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Une recherche qualitative et collaborative auprès de patients atteints de cancer. Récits d’expérience des traitements de la carcinose péritonéale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Durif-Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Guïoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Goffette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 103, pp.148-153</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 103 (2), pp.148-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2015.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343160v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01426780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les bénéfices de l’acupuncture chez des patients atteints de cancer en phase palliative</w:t>
               </w:r>
@@ -2788,51 +2788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815653v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guilloux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2024.101032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794939v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hoegy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guilloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bleyzac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gauthier-Vasserot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cannas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S377236" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330404v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Beny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Du Sartz de Vigneulles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chamouard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S322531" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775341v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2022-0142" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664920v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.14456" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durif-Bruckert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gu&#239;oux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lasserre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goffette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2015.10.015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343160v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier Denois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02485626v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#232;ne Filbet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2014.10.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931459v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.1141" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.017.0081" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.012.0013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852211v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03811915v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02486217v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02486233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02486229v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02486245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02486212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5267/enfanter-entre-normes-medicales-et-representations-sociales-1001bb-ndeg190" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.boule.2024.01" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852215v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852219v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02486253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852220v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815653v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guilloux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2024.101032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794939v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Hoegy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Guilloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bleyzac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gauthier-Vasserot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Cannas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S377236" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03330404v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Beny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Du Sartz de Vigneulles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chamouard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S322531" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775341v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rmp-2022-0142" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664920v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jan.14456" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343160v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goffette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durif-Bruckert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lasserre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique R&#233;gnier Denois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426780v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gu&#239;oux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2015.10.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02485626v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maril&#232;ne Filbet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2014.10.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971715v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931459v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.1141" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.017.0081" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852106v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.012.0013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852211v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03811915v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02486217v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02486233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02486229v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02486245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02486212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/5267/enfanter-entre-normes-medicales-et-representations-sociales-1001bb-ndeg190" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.boule.2024.01" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852215v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852219v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02486253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852220v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>