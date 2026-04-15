--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -463,235 +463,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144551v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance policy optimisation for multi-component systems considering degradation of components and imperfect maintenance actions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State of mechanical condition applied to industrial machines based on SVD method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Kałaczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Martinod</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2018.07.019⟩</w:t>
+              <w:t xml:space="preserve">Ingeniare : Revista Chilena de Ingeniería</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (2), pp.264-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4067/S0718-33052018000200264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144554v1</w:t>
+                <w:t xml:space="preserve">hal-02154983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of mechanical condition applied to industrial machines based on SVD method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maintenance policy optimisation for multi-component systems considering degradation of components and imperfect maintenance actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Martinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bistorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonel F Castaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingeniare : Revista Chilena de Ingeniería</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (2), pp.264-272. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124, pp.100-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4067/S0718-33052018000200264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2018.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154983v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Analysis of Railways Bolster-Beam under Commercial Operation Conditions: Over-traction and Over-braking</w:t>
               </w:r>
@@ -1028,51 +1028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality identification methodology applied to wall-elements based on modal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariusz Zóltowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Kałaczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Martinod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1489,287 +1489,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of combustion engine technical state by multidimensional analysis using SVD method</w:t>
+                <w:t xml:space="preserve">Analysis of the procedure for suspension evaluation of civil armoured vehicles: reliability and safety driving criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German R Betancur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan F Mesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar M Benavides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonel Castañeda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariusz Żółtowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vehicle Systems Modelling and Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (2), pp.105-118. </w:t>
+              <w:t xml:space="preserve">International Journal of Vehicle Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (3), pp.254-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJVSMT.2013.054476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJVS.2013.055024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182276v1</w:t>
+                <w:t xml:space="preserve">hal-02182287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the procedure for suspension evaluation of civil armoured vehicles: reliability and safety driving criteria</w:t>
+                <w:t xml:space="preserve">Estimation of combustion engine technical state by multidimensional analysis using SVD method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Martinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German R Betancur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonel Castañeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan F Mesa</w:t>
+                <w:t xml:space="preserve">Tomasz Kałaczyński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar M Benavides</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leonel Castañeda</w:t>
+                <w:t xml:space="preserve">Mariusz Żółtowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vehicle Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6 (3), pp.254-264. </w:t>
+              <w:t xml:space="preserve">International Journal of Vehicle Systems Modelling and Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), pp.105-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJVS.2013.055024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJVSMT.2013.054476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182287v1</w:t>
+                <w:t xml:space="preserve">hal-02182276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the state of suspension elements in railway systems</w:t>
               </w:r>
@@ -2300,51 +2300,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBD33B48"/>
+    <w:nsid w:val="299DB053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2531,51 +2531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronald-martinod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2170-2936" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257298452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-4235-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110193v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Martinod" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bistorin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel F Casta&#241;eda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202006703006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144551v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel F Castaneda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJQRM-10-2018-0292" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144554v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.07.019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02154983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Ka&#322;aczynski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-33052018000200264" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German R Betancur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L Restrepo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Casta&#241;eda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20858/tp.2016.11.2.7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160027v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J Bernal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R Betancur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F Casta&#241;eda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2016.1147588" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181091v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Ren&#233; Betancur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11118/actaun201563010253" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182057v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Z&#243;ltowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MMMS-06-2015-0030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160147v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Estepa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Paris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trujillo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pineda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19439962.2014.942018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose F Osorio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHVS.2014.068113" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182168v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Restrepo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Ka&#322;aczy&#324;ski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz &#379;&#243;&#322;towski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVSMT.2013.054476" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182287v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F Mesa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar M Benavides" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVS.2013.055024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182242v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2012.656657" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193915v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297979v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Castaneda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03354203v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0069" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronald-martinod" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2170-2936" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257298452" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/G-4235-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110193v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Martinod" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bistorin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel F Casta&#241;eda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202006703006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144551v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel F Castaneda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJQRM-10-2018-0292" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02154983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Ka&#322;aczynski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-33052018000200264" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144554v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.07.019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160157v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German R Betancur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L Restrepo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Casta&#241;eda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20858/tp.2016.11.2.7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160027v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J Bernal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R Betancur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F Casta&#241;eda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2016.1147588" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181091v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Ren&#233; Betancur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11118/actaun201563010253" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02182057v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Z&#243;ltowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MMMS-06-2015-0030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160147v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Estepa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Paris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trujillo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pineda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19439962.2014.942018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose F Osorio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHVS.2014.068113" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182168v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Restrepo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182287v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F Mesa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar M Benavides" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVS.2013.055024" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182276v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Ka&#322;aczy&#324;ski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz &#379;&#243;&#322;towski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVSMT.2013.054476" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182242v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00423114.2012.656657" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193915v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297979v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Castaneda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03354203v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0069" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>