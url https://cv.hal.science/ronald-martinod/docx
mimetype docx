--- v1 (2026-04-15)
+++ v2 (2026-05-17)
@@ -2300,51 +2300,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="299DB053"/>
+    <w:nsid w:val="E0FEF4DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>