--- v0 (2026-03-20)
+++ v1 (2026-05-08)
@@ -514,51 +514,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 22 (5), pp.056010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1741-2552/ae01d8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3189,217 +3189,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contrast Function for Independent Component Analysis Without Permutation Ambiguity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Source Extraction by Maximizing the Variance in the Conditional Distribution Tails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Phlypo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronald Phlypo</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignace Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 21 (5), pp.863-868</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (1), pp.305-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543058v1</w:t>
+                <w:t xml:space="preserve">hal-00543143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Extraction by Maximizing the Variance in the Conditional Distribution Tails</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Contrast Function for Independent Component Analysis Without Permutation Ambiguity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ignace Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 58 (1), pp.305-316</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (5), pp.863-868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543143v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Contrast for Independent Component Analysis with Priors on Source Kurtosis Signs</w:t>
               </w:r>
@@ -3411,51 +3411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15, pp.501-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3935,51 +3935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier B. V., pp.95-143, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6661,261 +6661,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent vector analysis, the Kotz distribution, and performance bounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geng-Shen Fu</w:t>
+                <w:t xml:space="preserve">Capturing group variability using IVA: A simulation study and graph-theoretical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sai Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vince Calhoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulay Adali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2013 - 2013 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vancouver, France. pp.3243-3247, </w:t>
+              <w:t xml:space="preserve">ICASSP 2013 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, France. pp.3128-3132, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461884v1</w:t>
+                <w:t xml:space="preserve">hal-04461800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing group variability using IVA: A simulation study and graph-theoretical analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sai Ma</w:t>
+                <w:t xml:space="preserve">Independent vector analysis, the Kotz distribution, and performance bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geng-Shen Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vince Calhoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulay Adali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2013 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vancouver, France. pp.3128-3132, </w:t>
+              <w:t xml:space="preserve">ICASSP 2013 - 2013 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, France. pp.3243-3247, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461800v1</w:t>
+                <w:t xml:space="preserve">hal-04461884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms for Markovian source separation by entropy rate minimization</w:t>
               </w:r>
@@ -7956,51 +7956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8947,51 +8947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves D’asseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10374,51 +10374,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="787DF6F5"/>
+    <w:nsid w:val="D2F7CE80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10605,51 +10605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronald-phlypo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4310-7994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234107308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71157098562972552357" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://phelma.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reseau-inp.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gipsa-lab.grenoble-inp.fr/equipe/vibs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gipsa-lab.grenoble-inp.fr/equipe/move" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976306v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Varmaghani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.12.1100" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237021v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ae01d8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461719v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Upadhyay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Saini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Liwicki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3478805" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Altindis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antara Banerjee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Yilmaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2023.3299837" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04148541v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grangeat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paula Duval Comsa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koenig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23136096" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03200741v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Parisot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.21.1.9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267179v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Akhavan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kamarei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Soltanian-Zadeh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.07.028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02367970v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab4962" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461694v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Du" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lay Adal&#305;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-018-1355-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01658272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Coates" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasha Lepore" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Wood" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2016.0474" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336279v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henrot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2579259" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461768v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geng-Shen Fu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Anderson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulay Adal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2385047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Pratim Acharjee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Calhoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulay Adali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2403298" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arbabshirani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eswar Damaraju" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Plis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Allen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.07.045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2333554" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708243v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/317056" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Ma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.12.063" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461894v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Lin Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2333563" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.07.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461548v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Potluru" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogers Silva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barak Pearlmutter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073309" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559251v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Tuan Pham" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2087018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rousseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/5/056004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528288v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543142v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Lemahieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543058v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543143v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.919845" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Asseler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/75079" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Reuck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Claeys" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Vanwalleghem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Maele" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-1331.2006.01253.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L503WLT6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466980v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bonizzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357253v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251650v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Chandra Chhipa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191400" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027056v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lenouvel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.23.9.5598" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461687v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909836" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506152v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lalisse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325594v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_49" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840244v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461743v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2018.8448828" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840236v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724178v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726513v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01658291v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Maurandi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461639v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Studer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depaulis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081246" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01658328v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fardin Afdideh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760274" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01355161v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bush" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Lepore" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wood" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493504" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363817v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barachant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461699v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akbari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shamsollahi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSIP.2015.7314205" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01211202v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bagher Shamsollahi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461796v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854727" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991124v4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10443-0_24" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461788v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854799" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831690v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Chatel-Goldman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461817v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638308" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461884v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638257" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461800v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638234" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461880v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638258" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737835v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641447v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091760" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641412v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Goyat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tarrin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Ionescu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617900v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517388v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cecotti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626485" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524884v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4_74" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495035v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627364" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536275v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340642v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356256v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357130v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461902v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonteles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517832" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461916v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zarzoso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lemahieu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20080432" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461955v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649548" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461960v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353848" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461911v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dasseler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2007.4555547" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461930v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hallez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Vos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vanrumste" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Hese" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNE.2007.369659" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461951v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves D&#8217;asseler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74494-8_80" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z335VJQC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461932v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Hese" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van de Walle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20060355" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461938v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik van de Walle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260842" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461964v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Vergult" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Clercq" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260451" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461734v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verhaeghe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vandenberghe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Staelens" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Asseler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2006.353731" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04396633v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001364v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rombaut" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986047v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726520v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05026862v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paula Comsa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05026849v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronald-phlypo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4310-7994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234107308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71157098562972552357" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://phelma.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reseau-inp.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gipsa-lab.grenoble-inp.fr/equipe/vibs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gipsa-lab.grenoble-inp.fr/equipe/move" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976306v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Varmaghani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.12.1100" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237021v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ae01d8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461719v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Upadhyay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Saini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Liwicki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3478805" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Altindis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antara Banerjee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Yilmaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2023.3299837" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04148541v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grangeat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paula Duval Comsa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koenig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23136096" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03200741v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Parisot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.21.1.9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267179v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Akhavan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kamarei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Soltanian-Zadeh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.07.028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02367970v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab4962" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461694v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Du" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lay Adal&#305;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-018-1355-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01658272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Coates" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasha Lepore" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Wood" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2016.0474" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336279v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henrot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2579259" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461768v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geng-Shen Fu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Anderson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulay Adal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2385047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Pratim Acharjee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Calhoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulay Adali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2403298" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arbabshirani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eswar Damaraju" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Plis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Allen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.07.045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2333554" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708243v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/317056" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Ma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.12.063" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461894v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Lin Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2333563" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.07.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461548v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Potluru" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogers Silva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barak Pearlmutter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073309" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559251v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Tuan Pham" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2087018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rousseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/5/056004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528288v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543142v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Lemahieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543058v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.919845" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Asseler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/75079" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Reuck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Claeys" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Vanwalleghem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Maele" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-1331.2006.01253.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L503WLT6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466980v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bonizzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357253v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251650v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Chandra Chhipa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191400" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027056v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lenouvel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.23.9.5598" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461687v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909836" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506152v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lalisse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325594v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_49" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840244v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461743v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2018.8448828" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840236v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724178v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726513v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01658291v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Maurandi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461639v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Studer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depaulis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081246" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01658328v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fardin Afdideh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760274" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01355161v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bush" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Lepore" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wood" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493504" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363817v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barachant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461699v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akbari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shamsollahi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSIP.2015.7314205" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01211202v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bagher Shamsollahi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461796v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854727" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991124v4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10443-0_24" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461788v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854799" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831690v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Chatel-Goldman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461817v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638308" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461800v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638234" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461884v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638257" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461880v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638258" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737835v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641447v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091760" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641412v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Goyat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tarrin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Ionescu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617900v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517388v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cecotti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626485" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524884v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4_74" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495035v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627364" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536275v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340642v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356256v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357130v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461902v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonteles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517832" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461916v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zarzoso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lemahieu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20080432" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461955v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649548" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461960v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353848" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461911v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dasseler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2007.4555547" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461930v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hallez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Vos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vanrumste" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Hese" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNE.2007.369659" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461951v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves D&#8217;asseler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74494-8_80" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z335VJQC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461932v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Hese" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van de Walle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20060355" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461938v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik van de Walle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260842" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461964v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Vergult" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Clercq" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260451" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461734v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verhaeghe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vandenberghe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Staelens" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Asseler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2006.353731" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04396633v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001364v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rombaut" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986047v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726520v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05026862v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paula Comsa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05026849v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>