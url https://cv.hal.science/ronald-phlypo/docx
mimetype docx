--- v1 (2026-05-08)
+++ v2 (2026-05-31)
@@ -318,317 +318,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real-time ICA-based preprocessing pipeline for closed-loop TMS-EEG</w:t>
+                <w:t xml:space="preserve">An ICA-based artifact suppression method for online extraction of TMS-evoked potentials: toward closed-loop TMS-EEG applications beyond the motor cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Varmaghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ronald Phlypo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Harquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Harquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2024.12.1100⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (5), pp.056010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-2552/ae01d8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976306v1</w:t>
+                <w:t xml:space="preserve">hal-05237021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ICA-based artifact suppression method for online extraction of TMS-evoked potentials: toward closed-loop TMS-EEG applications beyond the motor cortex</w:t>
+                <w:t xml:space="preserve">A real-time ICA-based preprocessing pipeline for closed-loop TMS-EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sina Varmaghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Harquel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (5), pp.056010. </w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-2552/ae01d8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2024.12.1100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237021v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing to learn and learning to share; Fitting together Meta, Multi-Task, and Transfer Learning: A meta review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richa Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajkumar Saini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -714,51 +714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatih Altindis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antara Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulent Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -857,51 +857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paula Duval Comsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Application of Wearable and Nearable Gas Sensors for Health and Human Environment Monitoring, 23 (13), pp.6096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -974,64 +974,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guérin-Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1078,51 +1078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of static and dynamic sources in absence epileptic seizures using depth cortical measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Akhavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Kamarei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1208,51 +1208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dictionary learning approach for spatio-temporal characterization of absence seizures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Akhavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1338,51 +1338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Feature Selection and Feature Fusion for Semi-supervised Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tülay Adalı</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1442,51 +1442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Lasso-based test for evaluating functional brain connectivity in sickle cell disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas D. Coates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1598,51 +1598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Veganzones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Henrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1706,51 +1706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Independent Component Analysis Using Three Types of Diversity: Non-Gaussianity, Nonwhiteness, and Noncircularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geng-Shen Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1823,51 +1823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent Vector Analysis for Gradient Artifact Removal in Concurrent EEG-fMRI Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partha Pratim Acharjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1934,408 +1934,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of autocorrelation on functional connectivity</w:t>
+                <w:t xml:space="preserve">Mixed-norm Regularization for Brain Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Arbabshirani</w:t>
+                <w:t xml:space="preserve">Rémi Flamary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eswar Damaraju</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Nisrine Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Plis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Rakotomamonjy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.07.045⟩</w:t>
+              <w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.ID 317056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/317056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461865v1</w:t>
+                <w:t xml:space="preserve">hal-00708243v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent Vector Analysis: Identification Conditions and Performance Bounds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impact of autocorrelation on functional connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Arbabshirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eswar Damaraju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Plis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2014.2333554⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 102, pp.294-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461872v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-norm Regularization for Brain Decoding</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Independent Vector Analysis: Identification Conditions and Performance Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geng-Shen Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Rakotomamonjy</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulay Adali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Mathematical Methods in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2014, pp.ID 317056. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (17), pp.4399-4410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2014/317056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2014.2333554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708243v2</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic changes of spatial functional network connectivity in healthy individuals and schizophrenia patients using independent vector analysis</w:t>
               </w:r>
@@ -2347,51 +2347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sai Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vince Calhoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tülay Adalı</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2451,51 +2451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Source Separation by Entropy Rate Minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geng-Shen Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2568,51 +2568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobi iterations for canonical dependence analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 93 (1), pp.185-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2672,51 +2672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vince Calhoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vamsi Potluru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogers Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2793,51 +2793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximate Joint Singular Value Decomposition of an Asymmetric Rectangular Matrix Set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh-Tuan Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2884,103 +2884,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sw-SVM : sensor weighting Support Vector Machines for EEG-based Brain-Computer Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Flamary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (5), pp.056004. </w:t>
@@ -3012,450 +3012,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Automated Method to Detect and Segment a Manufactured Object in an Underwater Color Image</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atrial Activity Estimation from Atrial Fibrillation ECGs by Blind Source Extraction Based on a Conditional Maximum Likelihood Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Phlypo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Barat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronald Phlypo</w:t>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignace Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.1-10</w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (5), pp.483-488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528288v1</w:t>
+                <w:t xml:space="preserve">hal-00543142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atrial Activity Estimation from Atrial Fibrillation ECGs by Blind Source Extraction Based on a Conditional Maximum Likelihood Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A Fully Automated Method to Detect and Segment a Manufactured Object in an Underwater Color Image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ignace Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 48 (5), pp.483-488</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543142v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Extraction by Maximizing the Variance in the Conditional Distribution Tails</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A Contrast Function for Independent Component Analysis Without Permutation Ambiguity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ignace Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 58 (1), pp.305-316</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (5), pp.863-868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00543143v1</w:t>
+                <w:t xml:space="preserve">hal-00543058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contrast Function for Independent Component Analysis Without Permutation Ambiguity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Source Extraction by Maximizing the Variance in the Conditional Distribution Tails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Phlypo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronald Phlypo</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignace Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 21 (5), pp.863-868</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (1), pp.305-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543058v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Contrast for Independent Component Analysis with Priors on Source Kurtosis Signs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15, pp.501-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3489,90 +3489,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removing Ocular Movement Artefacts by a Joint Smoothened Subspace Estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Boon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves d'Asseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Intelligence and Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3784,90 +3784,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using spatial diversity in the estimation of atrial fibrillatory activity from the electrocardiogram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bonizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Górriz, J. M. and Lang, E. W. and Ramírez, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Biomedical Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bentham, pp.191-215, 2011</w:t>
@@ -3896,90 +3896,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal extraction in multisensor biomedical recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier B. V., pp.95-143, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4062,51 +4062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richa Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prakash Chandra Chhipa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajkumar Saini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4179,64 +4179,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the direction of motion after-effect when the induction phase stimulus is multi-stable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lenouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Sciences Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vision Sciences Society, May 2022, St Pete Beach, FL, United States. pp.5598, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4283,51 +4283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverting the diffusion-convection equation for gas desorption through an homogeneous membrane by Kalman filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paula Duval Comsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4387,90 +4387,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion after effect is perception-based, not only signal-based</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lenouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lalisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECVP 2021 - European Conference on Visual Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, France. pp.Lenouvel_ADA_Poster_8940</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4508,64 +4508,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'ambiguïté d'une multi-stabilité visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4597,308 +4597,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325594v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and Dynamic Modeling of Absence Epileptic Seizures Using Depth Recordings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Multi-stability and fixationnal eye movements: an energy potential fields modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Jutten</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latent Variable Analysis and Signal Separation. LVA/ICA 2018.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461624v1</w:t>
+                <w:t xml:space="preserve">hal-01840244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-stability and fixationnal eye movements: an energy potential fields modeling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Parisot</w:t>
+                <w:t xml:space="preserve">Static and Dynamic Modeling of Absence Epileptic Seizures Using Depth Recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Akhavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Chauvin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steeve Zozor</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Kamarei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grenoble Workshop on Models and Analysis of Eye Movements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Latent Variable Analysis and Signal Separation. LVA/ICA 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Guildford, United Kingdom, United Kingdom. pp.534-544, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93764-9_49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840244v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unmixing of Absence Epileptic Seizures in GAERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Akhavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4984,64 +4984,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Multi-stability and Fixational Eye Movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5092,77 +5092,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multistable gravitational potential approach to fixational eye movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guérin-Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5213,77 +5213,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion on a Necker cube leads to micro-pursuit-like eye movements and affects the dynamics of bistability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guérin-Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5347,51 +5347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Maurandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guérin-Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5455,51 +5455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing absence epileptic seizures from depth cortical measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Akhavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Soltanian-Zadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5589,51 +5589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery guarantees for mixed norm l-(p1, p2) block sparse representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fardin Afdideh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5693,51 +5693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional connectivity analysis for thalassemia disease based on a graphical lasso model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coloigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Bush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5823,51 +5823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fixed-Point Algorithm for Estimating Power Means of Positive Definite Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barachant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5931,51 +5931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Akbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Shamsollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWSSIP 2015 - 22nd International Conference on Systems, Signals and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Londres, United Kingdom. pp.174-178, </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6035,51 +6035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Akbari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Bagher Shamsollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWSSIP 2015 - 22nd International Conference on Systems, Signals and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, City University London, Sep 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6098,304 +6098,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient artifact removal in concurrently acquired EEG data using independent vector analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Deriving a multi-subject functional-connectivity atlas to inform connectome estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tulay Adali</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2014 - 2014 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854727⟩</w:t>
+              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Boston, United States. pp.185-192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10443-0_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461796v1</w:t>
+                <w:t xml:space="preserve">hal-00991124v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving a multi-subject functional-connectivity atlas to inform connectome estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Gradient artifact removal in concurrently acquired EEG data using independent vector analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partha Pratim Acharjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vince Calhoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulay Adali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer-Assisted Intervention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Boston, United States. pp.185-192, </w:t>
+              <w:t xml:space="preserve">ICASSP 2014 - 2014 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, France. pp.5859-5863, </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10443-0_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991124v4</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient entropy rate estimator for complex-valued signal processing: Application to ICA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geng-Shen Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6462,503 +6462,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint BSS as a natural analysis framework for EEG-hyperscanning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Adaptive feature split selection for co-training: Application to tire irregular wear classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulay Adali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2013 - 2013 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, France. pp.3497-3501, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831690v1</w:t>
+                <w:t xml:space="preserve">hal-04461817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive feature split selection for co-training: Application to tire irregular wear classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Joint BSS as a natural analysis framework for EEG-hyperscanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Chatel-Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tulay Adali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2013 - 2013 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICASSP 2013 - 38th IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.1212-1216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461817v1</w:t>
+                <w:t xml:space="preserve">hal-00831690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing group variability using IVA: A simulation study and graph-theoretical analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Independent vector analysis, the Kotz distribution, and performance bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geng-Shen Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vince Calhoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulay Adali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2013 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vancouver, France. pp.3128-3132, </w:t>
+              <w:t xml:space="preserve">ICASSP 2013 - 2013 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, France. pp.3243-3247, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461800v1</w:t>
+                <w:t xml:space="preserve">hal-04461884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent vector analysis, the Kotz distribution, and performance bounds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Capturing group variability using IVA: A simulation study and graph-theoretical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sai Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vince Calhoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulay Adali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2013 - 2013 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vancouver, France. pp.3243-3247, </w:t>
+              <w:t xml:space="preserve">ICASSP 2013 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, France. pp.3128-3132, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2013.6638234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461884v1</w:t>
+                <w:t xml:space="preserve">hal-04461800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms for Markovian source separation by entropy rate minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geng-Shen Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7044,64 +7044,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthogonal and Non-Orthogonal Joint Blind Source Separation in the Least-Squares Sense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Chatel-Goldman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1885-1889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7126,64 +7126,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Non-Orthogonal SVD-based Decomposition for Phase Invariant Error-Related Potential Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7368,64 +7368,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SVM feature selection for multidimensional EEG Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7457,308 +7457,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG sensor selection by sparse spatial filtering in P300 speller brain-computer interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Common SpatioTemporal Pattern Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Phlypo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBC 2010 - 32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5626485⟩</w:t>
+              <w:t xml:space="preserve">LVA/ICA 2010 - 9th International Conference on Latent Variable Analysis and Signal Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Saint Malo, France. pp.596--603, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15995-4_74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517388v1</w:t>
+                <w:t xml:space="preserve">hal-00524884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common SpatioTemporal Pattern Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">EEG sensor selection by sparse spatial filtering in P300 speller brain-computer interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Rivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cecotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LVA/ICA 2010 - 9th International Conference on Latent Variable Analysis and Signal Separation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Saint Malo, France. pp.596--603, </w:t>
+              <w:t xml:space="preserve">EMBC 2010 - 32nd Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Buenos Aires, Argentina. pp.n.c, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15995-4_74⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2010.5626485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00524884v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Extension of the Canonical Correlation Analysis to the Case of Multiple Observations of Two Groups of Variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7805,103 +7805,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the time segment analysis for P300 detection with spatial filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cecotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Rivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISABEL 2010 - 3rd International Symposium on Applied Sciences in Biomedical and Communication Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Rome, Italy. 5 p</w:t>
@@ -7930,90 +7930,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulant Matching for Independent Source Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Canada. pp.3340--3343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8051,64 +8051,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The exploitation of spatial topographies for atrial signal extraction in atrial fibrillation ECGs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bonizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8172,64 +8172,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Bonizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eusipco 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8280,51 +8280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fonteles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2008 - 2008 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Las Vegas, France. pp.1205-1208, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8352,304 +8352,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting independence measures in dual spaces with application to atrial f-wave extraction in the ECG</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Eigenvector analysis for separation of a spectrally concentrated source from a mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Lemahieu</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignace Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IET International Conference on Advances in Medical, Signal and Information Processing (MEDSIP 2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/cp:20080432⟩</w:t>
+              <w:t xml:space="preserve">2008 30th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Vancouver, France. pp.1863-1866, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2008.4649548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461916v1</w:t>
+                <w:t xml:space="preserve">hal-04461955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigenvector analysis for separation of a spectrally concentrated source from a mixture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Exploiting independence measures in dual spaces with application to atrial f-wave extraction in the ECG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ignace Lemahieu</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 30th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Vancouver, France. pp.1863-1866, </w:t>
+              <w:t xml:space="preserve">4th IET International Conference on Advances in Medical, Signal and Information Processing (MEDSIP 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Santa Margherita Ligure, France. pp.115-115, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2008.4649548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/cp:20080432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461955v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of the Atrial Activity from the ECG based on Independent Component Analysis with Prior Knowledge of the Source Kurtosis Signs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves d'Asseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Zarzoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Lyon, France. pp.6499-6502, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8683,77 +8683,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting common spectral features by multichannel filtering using circulant matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dasseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace Lemahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 9th International Symposium on Signal Processing and Its Applications (ISSPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Sharjah, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8781,748 +8781,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can dipole modelling be improved by removing muscular and ocular artifacts from ictal scalp EEG?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of Atrial Activity from the ECG by Spectrally Constrained ICA Based on Kurtosis Sign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Phlypo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Zarzoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Hallez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves D’asseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignace Lemahieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 3rd International IEEE/EMBS Conference on Neural Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CNE.2007.369659⟩</w:t>
+              <w:t xml:space="preserve">Independent Component Analysis and Signal Separation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mike E. Davies; Christopher C. James; Samer A. Abdallah; Mark D. Plumbley, Sep 2007, London, United Kingdom. pp.641-648, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74494-8_80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461930v1</w:t>
+                <w:t xml:space="preserve">hal-04461951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Atrial Activity from the ECG by Spectrally Constrained ICA Based on Kurtosis Sign</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Can dipole modelling be improved by removing muscular and ocular artifacts from ictal scalp EEG?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Hallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves D’asseler</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bart Vanrumste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter van Hese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Independent Component Analysis and Signal Separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74494-8_80⟩</w:t>
+              <w:t xml:space="preserve">2007 3rd International IEEE/EMBS Conference on Neural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Kohala Coast, France. pp.252-255, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CNE.2007.369659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04461951v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSVD: a method for robust, real time eye movement artifact rejection from the EEG</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Muscle and eye movement artifact removal prior to EEG source localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Hallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneleen Vergult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. van Hese</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter van Hese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hallez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. van de Walle</w:t>
+                <w:t xml:space="preserve">Wim de Clercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET 3rd International Conference MEDSIP 2006. Advances in Medical, Signal and Information Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/cp:20060355⟩</w:t>
+              <w:t xml:space="preserve">Conference Proceedings. Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, New York, France. pp.1002-1005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2006.260451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461932v1</w:t>
+                <w:t xml:space="preserve">hal-04461964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting the spike process from the EEG by spatially constrained ICA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">PSVD: a method for robust, real time eye movement artifact rejection from the EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Boon</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van Hese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rik van de Walle</w:t>
+                <w:t xml:space="preserve">P. Boon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. van de Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Proceedings. Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2006.260842⟩</w:t>
+              <w:t xml:space="preserve">IET 3rd International Conference MEDSIP 2006. Advances in Medical, Signal and Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Glasgow, France. pp.4-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp:20060355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461938v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle and eye movement artifact removal prior to EEG source localization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Extracting the spike process from the EEG by spatially constrained ICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Phlypo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter van Hese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Hallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Peter van Hese</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Boon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wim de Clercq</w:t>
+                <w:t xml:space="preserve">Rik van de Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Proceedings. Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2006, New York, France. pp.1002-1005, </w:t>
+              <w:t xml:space="preserve">, Aug 2006, New York, France. pp.5286-5289, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2006.260451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2006.260842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461964v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Spatially Variant Optimization of a Temporal Spline Basis for Dynamic PET Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vandenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9644,51 +9644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la concentration sanguine du CO$^2$ à partir d'une mesure transcutanée par un filtrage de Kalman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paula Duval Comsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grangeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9739,64 +9739,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistability: Physiological 'signature' of perceptual changes in ambiguous vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lenouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Rombaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9847,77 +9847,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying pursuit movements through measures of spatio-temporal similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guérin-Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Zozor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9981,51 +9981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Guérin-Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de Recherche Vision Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10121,51 +10121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paula Comsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2024046930. 2024, https://data.inpi.fr/brevets/WO2024046930</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10222,51 +10222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paula Comsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Phlypo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3138999. 2024, https://data.inpi.fr/brevets/FR3138999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10374,51 +10374,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2F7CE80"/>
+    <w:nsid w:val="BC93B69F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10605,51 +10605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronald-phlypo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4310-7994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234107308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71157098562972552357" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://phelma.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reseau-inp.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gipsa-lab.grenoble-inp.fr/equipe/vibs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gipsa-lab.grenoble-inp.fr/equipe/move" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976306v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Varmaghani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.12.1100" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237021v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ae01d8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461719v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Upadhyay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Saini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Liwicki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3478805" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Altindis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antara Banerjee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Yilmaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2023.3299837" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04148541v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grangeat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paula Duval Comsa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koenig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23136096" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03200741v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Parisot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.21.1.9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267179v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Akhavan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kamarei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Soltanian-Zadeh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.07.028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02367970v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab4962" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461694v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Du" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lay Adal&#305;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-018-1355-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01658272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Coates" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasha Lepore" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Wood" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2016.0474" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336279v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henrot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2579259" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461768v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geng-Shen Fu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Anderson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulay Adal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2385047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Pratim Acharjee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Calhoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulay Adali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2403298" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461865v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arbabshirani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eswar Damaraju" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Plis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Allen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.07.045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2333554" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708243v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/317056" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Ma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.12.063" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461894v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Lin Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2333563" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.07.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461548v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Potluru" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogers Silva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barak Pearlmutter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073309" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559251v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Tuan Pham" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2087018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rousseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/5/056004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528288v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543142v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Lemahieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543058v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.919845" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Asseler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/75079" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Reuck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Claeys" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Vanwalleghem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Maele" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-1331.2006.01253.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L503WLT6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466980v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bonizzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357253v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251650v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Chandra Chhipa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191400" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027056v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lenouvel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.23.9.5598" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461687v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909836" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506152v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lalisse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325594v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_49" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840244v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461743v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2018.8448828" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840236v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724178v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726513v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01658291v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Maurandi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461639v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Studer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depaulis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081246" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01658328v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fardin Afdideh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760274" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01355161v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bush" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Lepore" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wood" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493504" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363817v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barachant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461699v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akbari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shamsollahi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSIP.2015.7314205" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01211202v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bagher Shamsollahi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461796v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854727" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991124v4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10443-0_24" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461788v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854799" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831690v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Chatel-Goldman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461817v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638308" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461800v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638234" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461884v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638257" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461880v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638258" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737835v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641447v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091760" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641412v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Goyat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tarrin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Ionescu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617900v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517388v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cecotti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626485" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524884v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4_74" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495035v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627364" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536275v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340642v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356256v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357130v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461902v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonteles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517832" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461916v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zarzoso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lemahieu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20080432" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461955v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649548" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461960v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353848" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461911v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dasseler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2007.4555547" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461930v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hallez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Vos" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vanrumste" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Hese" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNE.2007.369659" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461951v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves D&#8217;asseler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74494-8_80" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z335VJQC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461932v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Hese" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van de Walle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20060355" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461938v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik van de Walle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260842" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461964v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Vergult" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Clercq" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260451" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461734v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verhaeghe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vandenberghe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Staelens" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Asseler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2006.353731" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04396633v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001364v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rombaut" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986047v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726520v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05026862v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paula Comsa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05026849v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronald-phlypo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4310-7994" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234107308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71157098562972552357" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://phelma.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reseau-inp.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gipsa-lab.grenoble-inp.fr/equipe/vibs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gipsa-lab.grenoble-inp.fr/equipe/move" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237021v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Varmaghani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Phlypo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harquel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ae01d8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976306v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2024.12.1100" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461719v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richa Upadhyay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajkumar Saini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Liwicki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3478805" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatih Altindis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antara Banerjee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Yilmaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Congedo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2023.3299837" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04148541v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grangeat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paula Duval Comsa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koenig" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23136096" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03200741v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Parisot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Zozor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;rin-Dugu&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.21.1.9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267179v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Akhavan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kamarei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Soltanian-Zadeh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jutten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2019.07.028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02367970v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ab4962" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461694v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Du" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lay Adal&#305;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-018-1355-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01658272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas D. Coates" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasha Lepore" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Wood" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2016.0474" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336279v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Veganzones" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Henrot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Chanussot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2016.2579259" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461768v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geng-Shen Fu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Anderson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulay Adal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2385047" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Pratim Acharjee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Calhoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulay Adali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2403298" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708243v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Flamary" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rakotomamonjy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/317056" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461865v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Arbabshirani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eswar Damaraju" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Plis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Allen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.07.045" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461872v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2333554" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461888v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Ma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.12.063" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461894v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi-Lin Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2333563" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998061v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.07.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461548v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Potluru" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogers Silva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barak Pearlmutter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073309" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559251v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Tuan Pham" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2087018" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617810v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rousseau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2560/8/5/056004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543142v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Lemahieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543058v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543143v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2008.919845" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461669v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Asseler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/75079" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Reuck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Claeys" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Vanwalleghem" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Maele" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-1331.2006.01253.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L503WLT6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466980v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Bonizzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357253v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251650v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash Chandra Chhipa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN54540.2023.10191400" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027056v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lenouvel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/jov.23.9.5598" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461687v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909836" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506152v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lalisse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325594v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461624v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_49" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461743v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2018.8448828" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840236v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724178v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726513v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01658291v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Maurandi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rivet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461639v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Studer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depaulis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081246" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01658328v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fardin Afdideh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760274" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01355161v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Bush" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Lepore" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wood" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493504" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363817v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barachant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461699v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akbari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shamsollahi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSIP.2015.7314205" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01211202v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Bagher Shamsollahi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991124v4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10443-0_24" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854727" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461788v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854799" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461817v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638308" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831690v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Chatel-Goldman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461884v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638257" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461800v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638234" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461880v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2013.6638258" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737835v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641447v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091760" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641412v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Goyat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tarrin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelu Ionescu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Varnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617900v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524884v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15995-4_74" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517388v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cecotti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5626485" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495035v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2010.5627364" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536275v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340642v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356256v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357130v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461902v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonteles" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2008.4517832" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461955v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2008.4649548" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461916v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zarzoso" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lemahieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20080432" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461960v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353848" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461911v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dasseler" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2007.4555547" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461951v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves D&#8217;asseler" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74494-8_80" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Z335VJQC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461930v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hallez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten de Vos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Vanrumste" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter van Hese" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNE.2007.369659" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461964v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneleen Vergult" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim de Clercq" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260451" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461932v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Hese" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van de Walle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20060355" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461938v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik van de Walle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260842" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461734v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verhaeghe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vandenberghe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Staelens" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Asseler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2006.353731" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04396633v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001364v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rombaut" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986047v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726520v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05026862v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paula Comsa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05026849v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>