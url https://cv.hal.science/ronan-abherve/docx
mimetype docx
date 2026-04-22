--- v0 (2026-03-15)
+++ v1 (2026-04-22)
@@ -153,8525 +153,8911 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regionally based method to identify lithology-specific hydraulic conductivity distributions in shallow aquifers using catchment-scale effective values</w:t>
+                <w:t xml:space="preserve">A database of pumping tests in crystalline rocks: Lithostratigraphic controls on transmissivity and its log-normal distribution (Armorican Massif, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Baioni</w:t>
+                <w:t xml:space="preserve">Alexandre Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Hivert</w:t>
+                <w:t xml:space="preserve">Flora Lucassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marçais</w:t>
+                <w:t xml:space="preserve">Jean-Michel Schroëtter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cornette</w:t>
+                <w:t xml:space="preserve">Bastien Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+                <w:t xml:space="preserve">Geoffrey Aertgeerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.135264. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2026.135264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2026.103406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547094v1</w:t>
+                <w:t xml:space="preserve">hal-05593032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of water table smoothing controlled by topographic grid resolution on simulated regional groundwater flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A regionally based method to identify lithology-specific hydraulic conductivity distributions in shallow aquifers using catchment-scale effective values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Baioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-025-03003-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 672, pp.135264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2026.135264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450833v1</w:t>
+                <w:t xml:space="preserve">hal-05547094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater controls on legacy antibiotics and pesticides in an intensive agricultural headwater catchment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of water table smoothing controlled by topographic grid resolution on simulated regional groundwater flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anniet M Laverman</w:t>
+                <w:t xml:space="preserve">Marc Laurencelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Vautier</w:t>
+                <w:t xml:space="preserve">Daniel Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2026.135118⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 34, pp.203-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-025-03003-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-05504639v3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Stress‐dependent Hydraulic Properties on Hillslope‐Scale Groundwater Flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Groundwater controls on legacy antibiotics and pesticides in an intensive agricultural headwater catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rock S Bagagnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Roques</w:t>
+                <w:t xml:space="preserve">Anniet M Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024GL113428⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 669 (part B), pp.135118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2026.135118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05298766v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05504639v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projected Climate Change Impacts on Groundwater–Surface Water Connectivity in a Compartmentalized Mountain Headwater Bedrock Aquifer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impacts of Stress‐dependent Hydraulic Properties on Hillslope‐Scale Groundwater Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landon Halloran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025WR040083⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024GL113428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298600v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Structural Geological Controls on Groundwater Processes in Mountain Settings: Insights From Three‐Dimensional Numerical Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Yáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Poblete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 61 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2024WR037474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving calibration of groundwater flow models using headwater streamflow intermittence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Projected Climate Change Impacts on Groundwater–Surface Water Connectivity in a Compartmentalized Mountain Headwater Bedrock Aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Brunner</w:t>
+                <w:t xml:space="preserve">J.‐r. de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. van der Veen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dumaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.15167⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (10), pp.e2025WR040083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025WR040083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04606946v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are regional groundwater models suitable for simulating wetlands, rivers and intermittence? The example of the French AquiFR platform</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improving calibration of groundwater flow models using headwater streamflow intermittence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Vergnes</w:t>
+                <w:t xml:space="preserve">Jean‐raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+                <w:t xml:space="preserve">Thibault Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132019⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.15167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04710029v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04606946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration du changement climatique dans la gestion des ressources en eau : exemple du bassin rennais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Are regional groundwater models suitable for simulating wetlands, rivers and intermittence? The example of the French AquiFR platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Lousail</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/20240579⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 644, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04743062v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710029v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Groundwater Seepage and Mixing at the Vicinity of a Knickpoint in a Mountain Stream</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Intégration du changement climatique dans la gestion des ressources en eau : exemple du bassin rennais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bouchez</w:t>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquín Jiménez‐martínez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Geneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lousail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024GL111325⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, TSM 5/ 2024, pp.79-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/20240579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04723349v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04743062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of groundwater seepage against the spatial distribution of the stream network to assess catchment-scale hydraulic properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evidence of Groundwater Seepage and Mixing at the Vicinity of a Knickpoint in a Mountain Stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius G. Floriancic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Jiménez‐martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-27-3221-2023⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (17), pp.e2024GL111325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024GL111325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04204313v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping gas exchanges in headwater streams with membrane inlet mass spectrometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Labasque</w:t>
+                <w:t xml:space="preserve">Calibration of groundwater seepage against the spatial distribution of the stream network to assess catchment-scale hydraulic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Guillou</w:t>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Louaisil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124398⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (17), pp.3221-3239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-27-3221-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-02403865v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04204313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to quantify air–water gas exchanges in streams based on slug injection and semicontinuous measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abherve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Chatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (8), pp.453-465. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02915938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping gas exchanges in headwater streams with membrane inlet mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lom3.10376⟩</w:t>
+                <w:t xml:space="preserve">Ronan Abherve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 581, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02915938v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02403865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How topography drives ecosystem nutrient provision in a tropical rain forest ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLTER Science Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tampere, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/aca.8.e151706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater controls on headwater stream dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. pp.8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-12772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projected dynamics of groundwater-dependent ecosystems in alpine headwaters under climate change: an application of the HydroModPy framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OZCAR-TERENO (Critical Zone Observatories: Research and Application - Terrestrial Environmental Observatories) Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrochemical survey, groundwater dating and catchment-scale hydrogeological modelling for enhanced water management on understudied volcanic watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAH World Groundwater Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAH International Association of Hydrogeologists, Sep 2024, DAVOS, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État et évolution du bilan hydrologique d’une retenue d’eau dans un contexte tempéré sous l’action du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Journées de modélisation des surfaces continentales (JMSC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Terre &amp; Environnement de Strasbourg, ITES, UMR 7063, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the resilience of peatlands to climate change: a perspective on modelling hydrogeological controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hynek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque LIFE Climat : « Tourbières des montagnes européennes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bois d'Amont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting headwater streamflow intermittence under future climatic conditions using a groundwater flow modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Servière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hynek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thirsa Van Der Veen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Dumaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference and Workshop "Intermittency in Headwater Streams Challenges and Opportunities from an Interdisciplinary Perspective" 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting headwater streamflow intermittence under future climatic conditions using a groundwater flow modeling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Recession discharge from compartmentalized bedrock hillslopes: hydrogeological processes and solutions for model calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lou Dumaine</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association of Hydrogeologists (IAH) 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne (AUT), Austria. pp.EGU24-18302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427779v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recession discharge from compartmentalized bedrock hillslopes: hydrogeological processes and solutions for model calibration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Predicting headwater streamflow intermittence under future climatic conditions using a groundwater flow modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Servière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hynek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thirsa Van Der Veen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Dumaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Association of Hydrogeologists (IAH) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Davos, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512489v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-based 3D groundwater flow model to simulate current and future stream intermittence in headwaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne (AUT), Austria. pp.EGU24-17603, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the stream network controlled by groundwater seepage to constrain hydraulic properties at the catchment scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des aquifères de proche subsurface à partir de leurs zones de résurgence et temps de résidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boris Guéguen</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra A. Gemitzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan Geoscience Union Meeting (JpGU) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427805v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des aquifères de proche subsurface à partir de leurs zones de résurgence et temps de résidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Use of the stream network controlled by groundwater seepage to constrain hydraulic properties at the catchment scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandra A. Gemitzi</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Louaisil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Japan Geoscience Union Meeting (JpGU) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427826v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation hydrogéologique et effets du changement climatique dans des contextes pauvres en données : exemple du bassin rennais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration du changement climatique dans la gestion de la ressource en eau : exemple du bassin rennais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Geneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louaisil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefour des Gestions Locales de l’Eau (CGLE) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture of seepage zones combined with their residence time to constrain hydrogeological models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Chatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Servière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-15677, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04081311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HydroModPy: Une application python pour automatiser le déploiement des modèles de bassin versant à grande échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Le Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04428255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedrock controls on the resilience of alpine catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Assessment of hydraulic conductivity from the hydrographic network in shallow crystalline aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abherve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kerry Leith</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Water Resources (CMWR) Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Gdańsk, Poland. p. 28</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2022 (EGU22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienna, Austria. pp.EGU22-13355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427808v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03694076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of hydraulic conductivity from the hydrographic network in shallow crystalline aquifers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Bedrock controls on the resilience of alpine catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Aquilina</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Leith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2022 (EGU22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienna, Austria. pp.EGU22-13355</w:t>
+              <w:t xml:space="preserve">Computational Methods in Water Resources (CMWR) Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Gdańsk, Poland. p. 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03694076v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une démarche de modélisation hydrogéologique innovante pour prédire les ressources en eau du bassin rennais sous l'effet du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Geneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Internationnal du Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Epuration des Eaux (GRUTTEE) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spring discharge, transit times and intermittency in an alpine catchment: how geomorphology shapes the spatio-temporal dynamics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Chatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Servière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2022 (EGU22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienna, Austria. pp.EGU22-7051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03694080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une démarche de modélisation hydrogéologique innovante pour prédire les ressources en eau du bassin rennais sous l'effet du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Geneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées informations Eaux (JIE) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of mineral water resources to changing climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Medical Hydrology and Climatology (IMSH) Congress 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Dax, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les interactions entre climat et géologie pour décrire la résilience des ressources en eau face au changement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Intégration du changement climatique dans la gestion de la ressource en eau : exemple du bassin rennais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Geneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Louaisil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefour des Gestions Locales de l’Eau (CGLE) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427834v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration du changement climatique dans la gestion de la ressource en eau : exemple du bassin rennais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comprendre les interactions entre climat et géologie pour décrire la résilience des ressources en eau face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefour des Gestions Locales de l’Eau (CGLE) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427833v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing denitrification in the aquifer and transit times based on spatially-distributed measurements in streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abherve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-18141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02539760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie et quantification des échanges gazeux aquifère-ruisseau-atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Chatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Sciences de la Terre de l’Université Laval et de la Commission Géologique du Canada (CGC) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking groundwater signature in the stream to characterize flow and denitrification in the aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abherve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Guillaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.EGU2019-17024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02090930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a catchment-scale model to predict spatio-temporal evolution of water quality and assess watershed vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Babey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald De-Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods in Water Resources (CMWR) Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating our Ability to Predict Future Nitrate Concentrations in Groundwater Based on a Few Key-Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Babey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abherve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.H41G-07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01927717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (23)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of wastewater discharge under climate change: a methodological framework for headwater catchments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A pan-European map of shallow aquifer transmissivity in crystalline headwater catchments inferred from wetland and stream networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bresciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OZCAR-TERENO (Critical Zone Observatories: Research and Application - Terrestrial Environmental Observatories) Conference 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-5064, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-5064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427775v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05568007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the water budget of an agricultural headwater catchment using flux tower, satellite-based evapotranspiration, and a semi-distributed hydrological model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+                <w:t xml:space="preserve">Assessing the impact of wastewater discharge under climate change: a methodological framework for headwater catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théa Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Nardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Nédelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLTER Science Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">OZCAR-TERENO (Critical Zone Observatories: Research and Application - Terrestrial Environmental Observatories) Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427777v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Groundwater Heritage of Veterinary Antibiotics: Insights from Field Measurements and Modeling in an intensive agricultural watershed</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Water balance of a managed reservoir under climate change: complementary process-based and lumped conceptual modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Guillossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OZCAR-TERENO (Critical Zone Observatories: Research and Application - Terrestrial Environmental Observatories) Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18289⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05427778v1</w:t>
+                <w:t xml:space="preserve">hal-05427773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water balance of a managed reservoir under climate change: complementary process-based and lumped conceptual modeling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constraining the water budget of an agricultural headwater catchment using flux tower, satellite-based evapotranspiration, and a semi-distributed hydrological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Guillossou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OZCAR-TERENO (Critical Zone Observatories: Research and Application - Terrestrial Environmental Observatories) Conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">eLTER Science Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427773v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow reorganization and partitioning due to the dependence of hydraulic properties on topographic stress distribution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Assessing the Groundwater Heritage of Veterinary Antibiotics: Insights from Field Measurements and Modeling in an intensive agricultural watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rock Bagagnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association of Hydrogeologists (IAH) 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427780v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of stress-dependent hydraulic properties on groundwater flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Flow reorganization and partitioning due to the dependence of hydraulic properties on topographic stress distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landon Halloran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Geoscience Meeting (SGM) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">International Association of Hydrogeologists (IAH) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427821v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HydroModPy: A Python toolkit to automate the deployment of groundwater models with subsurface-surface interactions on multiple sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAH 2024 World Groundwater Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04743017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles hydrogéologiques régionaux permettent-ils de simuler les zones humides et l’intermittence des rivières ? Exemple avec la plateforme Aqui-FR</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impacts of stress-dependent hydraulic properties on groundwater flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landon Halloran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales (JMSC) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Swiss Geoscience Meeting (SGM) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427823v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recession discharge from compartmentalized bedrock hillslopes: hydrogeological processes and solutions for model calibration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les modèles hydrogéologiques régionaux permettent-ils de simuler les zones humides et l’intermittence des rivières ? Exemple avec la plateforme Aqui-FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association of Hydrogeologists (IAH) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales (JMSC) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427784v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of stress–dependent hydraulic properties on hillslope-scale groundwater flow and transport</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Recession discharge from compartmentalized bedrock hillslopes: hydrogeological processes and solutions for model calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Valley</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rupp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Association of Hydrogeologists (IAH) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Davos, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427792v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration du changement climatique dans la gestion de la ressource en eau : exemple du bassin rennais</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Assessing the impact of stress–dependent hydraulic properties on hillslope-scale groundwater flow and transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abherve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landon Halloran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Valley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Gestion des Eaux souterraines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04083612v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidisciplinary study to evaluate the sustainability of a volcanic hydrosystem: Chaîne des Puys’s watersheds use by Clermont Auvergne Métropole for drinking water supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geology Union Vienna (EGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and calibration of headwater stream intermittency using a groundwater flow model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">How to model the hydrogeological functioning of a non-instrumented watershed in order to asses its sustainibility: example of the Tiretaine watershed (Puy de Dôme, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philip Brunner</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Swiss Geoscience Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Mendrisio, Switzerland</w:t>
+              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04556232v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to model the hydrogeological functioning of a non-instrumented watershed in order to asses its sustainibility: example of the Tiretaine watershed (Puy de Dôme, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simulation and calibration of headwater stream intermittency using a groundwater flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">21st Swiss Geoscience Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Mendrisio, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670952v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04556232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of geological complexity on groundwater flow and transport indicators in mountain hydrogeological systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Intégration du changement climatique dans la gestion de la ressource en eau : exemple du bassin rennais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fernando Poblete</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, San Francisco, United States. </w:t>
+              <w:t xml:space="preserve">Colloque Gestion des Eaux souterraines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Bordeaux, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427800v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04083612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can stream architecture inform on subsurface properties to characterize intermittence ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The impact of geological complexity on groundwater flow and transport indicators in mountain hydrogeological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Aquilina</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Villela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Poblete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st OZCAR-TERENO international meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, San Francisco, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03377171v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability and changes in storage-discharge relationships of crystalline catchments: implications for resilience and water resources management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Can stream architecture inform on subsurface properties to characterize intermittence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abherve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st OZCAR-TERENO international meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427809v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03377171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of coastal areas to increased aquifer saturation due to climate change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spatial variability and changes in storage-discharge relationships of crystalline catchments: implications for resilience and water resources management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Louaisil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Vienne, Switzerland. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14870⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427811v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration du changement climatique dans la gestion de la ressource en eau : exemple du bassin rennais</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vulnerability of coastal areas to increased aquifer saturation due to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gresselin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Information Eaux 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.EGU21-14870, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03164726v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of topographic resolution on simulated regional groundwater flow and residence time.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Intégration du changement climatique dans la gestion de la ressource en eau : exemple du bassin rennais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abherve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandre St-Hilaire</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tetu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christohe Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Louaisil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAC-MAC-IAH Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Québec, Canada. , 2019</w:t>
+              <w:t xml:space="preserve">Journées Information Eaux 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, En ligne, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02159234v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03164726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topographic resolution as a major control on simulated regional groundwater recharge and residence time</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact of topographic resolution on simulated regional groundwater flow and residence time.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abherve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Laurencelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Saint-Hilaire</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre St-Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th International Association of Hydrogeologists (IAH) Congress 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">GAC-MAC-IAH Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Québec, Canada. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427816v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02159234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using in-stream chemical measurements to characterize groundwater circulation and biogeochemical activity in the aquifer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topographic resolution as a major control on simulated regional groundwater recharge and residence time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Laurencelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Vautier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Guillou</w:t>
+                <w:t xml:space="preserve">Daniel Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Saint-Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-12719, 2018</w:t>
+              <w:t xml:space="preserve">46th International Association of Hydrogeologists (IAH) Congress 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01767724v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Using in-stream chemical measurements to characterize groundwater circulation and biogeochemical activity in the aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abherve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-12719, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01767724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spatial Localization of Stream Reaeration Inferred by Gaseous Tracer Injections and In-Situ Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abherve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Chatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States. , pp.H11S-1713, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01927779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Technical note: HydroModPy – a Python toolbox for deploying catchment-scale shallow groundwater models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Le Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">HydroModPy: A Python toolbox for deploying catchment-scale shallow groundwater models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Le Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8681,114 +9067,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration du changement climatique dans la gestion de la ressource en eau : exemple du bassin rennais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université de Rennes, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022REN1B067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04088598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId201"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8856,51 +9242,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8BB6F96"/>
+    <w:nsid w:val="02EF7210"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9087,51 +9473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-abherve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7085-5272" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26963441X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547094v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baioni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hivert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cornette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135264" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450833v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laurencelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paradis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-025-03003-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05504639v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rock S Bagagnan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M Laverman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135118" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298766v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Figueroa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landon Halloran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL113428" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298600v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;r. de Dreuzy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van der Veen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025WR040083" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298759v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Marti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Poblete" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037474" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04606946v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brunner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15167" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710029v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04743062v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gaubert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lousail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/20240579" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius G. Floriancic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Jim&#233;nez&#8208;mart&#237;nez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL111325" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04204313v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louaisil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3221-2023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02403865v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherve" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124398" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02915938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10376" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427776v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Ma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151706" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12772" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847651v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441804v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hynek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kobayashi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427787v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirsa Van Der Veen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Dumaine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427779v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512489v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Roques" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18302" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512480v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17603" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427805v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gu&#233;guen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427826v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gemitzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427824v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427827v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04081311v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15677" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04428255v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427808v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rupp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Leith" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694076v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427832v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694080v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chr&#233;tien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pasquier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427831v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427813v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427834v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427833v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539760v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427829v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Chatton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02090930v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427818v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Babey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De-Dreuzy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927717v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427775v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Touzeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Nardon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan N&#233;delec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427777v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hamelin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Moulin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427778v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rock Bagagnan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet Laverman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18289" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427773v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boivin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillossou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427780v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427821v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04743017v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427823v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427792v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valley" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17282" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083612v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847828v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04556232v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670952v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427800v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Villela" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03377171v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427809v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9056" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427811v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gresselin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14870" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03164726v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tetu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christohe Barbot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02159234v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lefebvre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre St-Hilaire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427816v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Saint-Hilaire" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767724v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927779v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116367v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04088598v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022REN1B067" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-abherve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7085-5272" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26963441X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05593032v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lucassou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schro&#235;tter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boivin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Aertgeerts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2026.103406" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547094v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baioni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hivert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cornette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135264" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450833v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laurencelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paradis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-025-03003-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05504639v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rock S Bagagnan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M Laverman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135118" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Figueroa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landon Halloran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL113428" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298759v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Marti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Poblete" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037474" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;r. de Dreuzy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van der Veen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumaine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025WR040083" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04606946v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brunner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15167" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710029v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04743062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gaubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lousail" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/20240579" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723349v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius G. Floriancic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Jim&#233;nez&#8208;mart&#237;nez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL111325" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04204313v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louaisil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3221-2023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02915938v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10376" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02403865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124398" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427776v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Ma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151706" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063554v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12772" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427771v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847651v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevers" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646375v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441804v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hynek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kobayashi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427787v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servi&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirsa Van Der Veen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Dumaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512489v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Roques" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18302" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512480v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17603" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427826v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gemitzi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427805v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gu&#233;guen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427827v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04081311v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15677" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04428255v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694076v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rupp" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Leith" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427832v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694080v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chr&#233;tien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pasquier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427831v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427813v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427833v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427834v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539760v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427829v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Chatton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02090930v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427818v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Babey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De-Dreuzy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05568007v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bresciani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-5064" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427775v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Touzeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Nardon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan N&#233;delec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427773v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillossou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427777v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hamelin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Moulin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427778v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rock Bagagnan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet Laverman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18289" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427780v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04743017v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427821v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427823v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427784v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427792v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valley" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17282" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847828v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670952v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04556232v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083612v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427800v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Villela" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03377171v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427809v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9056" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427811v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gresselin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14870" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03164726v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tetu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christohe Barbot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02159234v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lefebvre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre St-Hilaire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427816v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Saint-Hilaire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767724v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927779v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05568617v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116367v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04088598v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022REN1B067" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>