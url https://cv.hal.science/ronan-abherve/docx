--- v1 (2026-04-22)
+++ v2 (2026-05-12)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">26963441X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=SuE725EAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -179,5590 +200,5590 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A database of pumping tests in crystalline rocks: Lithostratigraphic controls on transmissivity and its log-normal distribution (Armorican Massif, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A regionally based method to identify lithology-specific hydraulic conductivity distributions in shallow aquifers using catchment-scale effective values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Lucassou</w:t>
+                <w:t xml:space="preserve">Elisa Baioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Schroëtter</w:t>
+                <w:t xml:space="preserve">Hélène Hivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Boivin</w:t>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Aertgeerts</w:t>
+                <w:t xml:space="preserve">Nicolas Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2026.103406⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 672, pp.135264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2026.135264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05593032v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regionally based method to identify lithology-specific hydraulic conductivity distributions in shallow aquifers using catchment-scale effective values</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A database of pumping tests in crystalline rocks: Lithostratigraphic controls on transmissivity and its log-normal distribution (Armorican Massif, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Hivert</w:t>
+                <w:t xml:space="preserve">Alexandre Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marçais</w:t>
+                <w:t xml:space="preserve">Flora Lucassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cornette</w:t>
+                <w:t xml:space="preserve">Jean-Michel Schroëtter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+                <w:t xml:space="preserve">Bastien Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Aertgeerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2026.135264⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2026.103406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05547094v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of water table smoothing controlled by topographic grid resolution on simulated regional groundwater flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Laurencelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 34, pp.203-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10040-025-03003-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater controls on legacy antibiotics and pesticides in an intensive agricultural headwater catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock S Bagagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 669 (part B), pp.135118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2026.135118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05504639v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Stress‐dependent Hydraulic Properties on Hillslope‐Scale Groundwater Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landon Halloran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 52 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2024GL113428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Structural Geological Controls on Groundwater Processes in Mountain Settings: Insights From Three‐Dimensional Numerical Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Marti</w:t>
+                <w:t xml:space="preserve">Projected Climate Change Impacts on Groundwater–Surface Water Connectivity in a Compartmentalized Mountain Headwater Bedrock Aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Leray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Roques</w:t>
+                <w:t xml:space="preserve">J.‐r. de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Yáñez</w:t>
+                <w:t xml:space="preserve">T. van der Veen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Poblete</w:t>
+                <w:t xml:space="preserve">L. Dumaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 61 (8), </w:t>
+              <w:t xml:space="preserve">, 2025, 61 (10), pp.e2025WR040083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024WR037474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025WR040083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298759v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projected Climate Change Impacts on Groundwater–Surface Water Connectivity in a Compartmentalized Mountain Headwater Bedrock Aquifer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Assessing Structural Geological Controls on Groundwater Processes in Mountain Settings: Insights From Three‐Dimensional Numerical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dumaine</w:t>
+                <w:t xml:space="preserve">Gonzalo Yáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Poblete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 61 (10), pp.e2025WR040083. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025WR040083⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 61 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024WR037474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298600v1</w:t>
+                <w:t xml:space="preserve">hal-05298759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving calibration of groundwater flow models using headwater streamflow intermittence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hyp.15167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04606946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are regional groundwater models suitable for simulating wetlands, rivers and intermittence? The example of the French AquiFR platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Guillaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 644, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710029v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration du changement climatique dans la gestion des ressources en eau : exemple du bassin rennais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Geneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lousail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, TSM 5/ 2024, pp.79-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36904/20240579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04743062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Groundwater Seepage and Mixing at the Vicinity of a Knickpoint in a Mountain Stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius G. Floriancic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquín Jiménez‐martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51 (17), pp.e2024GL111325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2024GL111325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of groundwater seepage against the spatial distribution of the stream network to assess catchment-scale hydraulic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louaisil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (17), pp.3221-3239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-27-3221-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04204313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to quantify air–water gas exchanges in streams based on slug injection and semicontinuous measurement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Mapping gas exchanges in headwater streams with membrane inlet mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abherve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10376⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 581, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02915938v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02403865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping gas exchanges in headwater streams with membrane inlet mass spectrometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A new method to quantify air–water gas exchanges in streams based on slug injection and semicontinuous measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abherve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Chatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124398⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (8), pp.453-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02403865v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02915938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How topography drives ecosystem nutrient provision in a tropical rain forest ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLTER Science Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tampere, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/aca.8.e151706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater controls on headwater stream dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. pp.8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-12772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projected dynamics of groundwater-dependent ecosystems in alpine headwaters under climate change: an application of the HydroModPy framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OZCAR-TERENO (Critical Zone Observatories: Research and Application - Terrestrial Environmental Observatories) Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrochemical survey, groundwater dating and catchment-scale hydrogeological modelling for enhanced water management on understudied volcanic watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAH World Groundwater Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAH International Association of Hydrogeologists, Sep 2024, DAVOS, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État et évolution du bilan hydrologique d’une retenue d’eau dans un contexte tempéré sous l’action du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Journées de modélisation des surfaces continentales (JMSC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Terre &amp; Environnement de Strasbourg, ITES, UMR 7063, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the resilience of peatlands to climate change: a perspective on modelling hydrogeological controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hynek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque LIFE Climat : « Tourbières des montagnes européennes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bois d'Amont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting headwater streamflow intermittence under future climatic conditions using a groundwater flow modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Servière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hynek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thirsa Van Der Veen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Dumaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference and Workshop "Intermittency in Headwater Streams Challenges and Opportunities from an Interdisciplinary Perspective" 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recession discharge from compartmentalized bedrock hillslopes: hydrogeological processes and solutions for model calibration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Predicting headwater streamflow intermittence under future climatic conditions using a groundwater flow modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Servière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hynek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thirsa Van Der Veen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Dumaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Association of Hydrogeologists (IAH) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Davos, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512489v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting headwater streamflow intermittence under future climatic conditions using a groundwater flow modeling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Recession discharge from compartmentalized bedrock hillslopes: hydrogeological processes and solutions for model calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lou Dumaine</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association of Hydrogeologists (IAH) 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne (AUT), Austria. pp.EGU24-18302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427779v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-based 3D groundwater flow model to simulate current and future stream intermittence in headwaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne (AUT), Austria. pp.EGU24-17603, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des aquifères de proche subsurface à partir de leurs zones de résurgence et temps de résidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Use of the stream network controlled by groundwater seepage to constrain hydraulic properties at the catchment scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandra A. Gemitzi</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Louaisil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Japan Geoscience Union Meeting (JpGU) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427826v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the stream network controlled by groundwater seepage to constrain hydraulic properties at the catchment scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des aquifères de proche subsurface à partir de leurs zones de résurgence et temps de résidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boris Guéguen</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra A. Gemitzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan Geoscience Union Meeting (JpGU) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427805v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation hydrogéologique et effets du changement climatique dans des contextes pauvres en données : exemple du bassin rennais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration du changement climatique dans la gestion de la ressource en eau : exemple du bassin rennais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Geneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louaisil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefour des Gestions Locales de l’Eau (CGLE) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture of seepage zones combined with their residence time to constrain hydrogeological models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">HydroModPy: Une application python pour automatiser le déploiement des modèles de bassin versant à grande échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Le Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15677⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04081311v1</w:t>
+                <w:t xml:space="preserve">insu-04428255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HydroModPy: Une application python pour automatiser le déploiement des modèles de bassin versant à grande échelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Architecture of seepage zones combined with their residence time to constrain hydrogeological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Marçais</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Chatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Servière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-15677, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04428255v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04081311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of hydraulic conductivity from the hydrographic network in shallow crystalline aquifers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Bedrock controls on the resilience of alpine catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Aquilina</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Leith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2022 (EGU22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienna, Austria. pp.EGU22-13355</w:t>
+              <w:t xml:space="preserve">Computational Methods in Water Resources (CMWR) Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Gdańsk, Poland. p. 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03694076v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedrock controls on the resilience of alpine catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Assessment of hydraulic conductivity from the hydrographic network in shallow crystalline aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abherve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kerry Leith</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Water Resources (CMWR) Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Gdańsk, Poland. p. 28</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2022 (EGU22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienna, Austria. pp.EGU22-13355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427808v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03694076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une démarche de modélisation hydrogéologique innovante pour prédire les ressources en eau du bassin rennais sous l'effet du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Geneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Internationnal du Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Epuration des Eaux (GRUTTEE) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spring discharge, transit times and intermittency in an alpine catchment: how geomorphology shapes the spatio-temporal dynamics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Chatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Servière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2022 (EGU22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienna, Austria. pp.EGU22-7051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03694080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une démarche de modélisation hydrogéologique innovante pour prédire les ressources en eau du bassin rennais sous l'effet du changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Geneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées informations Eaux (JIE) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of mineral water resources to changing climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Medical Hydrology and Climatology (IMSH) Congress 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Dax, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration du changement climatique dans la gestion de la ressource en eau : exemple du bassin rennais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Geneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Louaisil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefour des Gestions Locales de l’Eau (CGLE) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les interactions entre climat et géologie pour décrire la résilience des ressources en eau face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefour des Gestions Locales de l’Eau (CGLE) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing denitrification in the aquifer and transit times based on spatially-distributed measurements in streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abherve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-18141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02539760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie et quantification des échanges gazeux aquifère-ruisseau-atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Chatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Sciences de la Terre de l’Université Laval et de la Commission Géologique du Canada (CGC) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking groundwater signature in the stream to characterize flow and denitrification in the aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abherve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Guillaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.EGU2019-17024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02090930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a catchment-scale model to predict spatio-temporal evolution of water quality and assess watershed vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Babey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald De-Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods in Water Resources (CMWR) Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating our Ability to Predict Future Nitrate Concentrations in Groundwater Based on a Few Key-Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Kolbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Babey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abherve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.H41G-07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01927717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5772,3024 +5793,3024 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pan-European map of shallow aquifer transmissivity in crystalline headwater catchments inferred from wetland and stream networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-5064, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-5064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05568007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of wastewater discharge under climate change: a methodological framework for headwater catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théa Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Nardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Nédelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OZCAR-TERENO (Critical Zone Observatories: Research and Application - Terrestrial Environmental Observatories) Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water balance of a managed reservoir under climate change: complementary process-based and lumped conceptual modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Guillossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OZCAR-TERENO (Critical Zone Observatories: Research and Application - Terrestrial Environmental Observatories) Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the water budget of an agricultural headwater catchment using flux tower, satellite-based evapotranspiration, and a semi-distributed hydrological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLTER Science Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Groundwater Heritage of Veterinary Antibiotics: Insights from Field Measurements and Modeling in an intensive agricultural watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock Bagagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow reorganization and partitioning due to the dependence of hydraulic properties on topographic stress distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landon Halloran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association of Hydrogeologists (IAH) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HydroModPy: A Python toolkit to automate the deployment of groundwater models with subsurface-surface interactions on multiple sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAH 2024 World Groundwater Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04743017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of stress-dependent hydraulic properties on groundwater flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landon Halloran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Geoscience Meeting (SGM) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles hydrogéologiques régionaux permettent-ils de simuler les zones humides et l’intermittence des rivières ? Exemple avec la plateforme Aqui-FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Guillaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales (JMSC) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recession discharge from compartmentalized bedrock hillslopes: hydrogeological processes and solutions for model calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rupp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association of Hydrogeologists (IAH) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of stress–dependent hydraulic properties on hillslope-scale groundwater flow and transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abherve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landon Halloran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidisciplinary study to evaluate the sustainability of a volcanic hydrosystem: Chaîne des Puys’s watersheds use by Clermont Auvergne Métropole for drinking water supply</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Intégration du changement climatique dans la gestion de la ressource en eau : exemple du bassin rennais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geology Union Vienna (EGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Vienna, France</w:t>
+              <w:t xml:space="preserve">Colloque Gestion des Eaux souterraines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Bordeaux, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847828v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04083612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to model the hydrogeological functioning of a non-instrumented watershed in order to asses its sustainibility: example of the Tiretaine watershed (Puy de Dôme, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">A multidisciplinary study to evaluate the sustainability of a volcanic hydrosystem: Chaîne des Puys’s watersheds use by Clermont Auvergne Métropole for drinking water supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Geology Union Vienna (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670952v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and calibration of headwater stream intermittency using a groundwater flow model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">How to model the hydrogeological functioning of a non-instrumented watershed in order to asses its sustainibility: example of the Tiretaine watershed (Puy de Dôme, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philip Brunner</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Swiss Geoscience Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Mendrisio, Switzerland</w:t>
+              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04556232v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration du changement climatique dans la gestion de la ressource en eau : exemple du bassin rennais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Simulation and calibration of headwater stream intermittency using a groundwater flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Gestion des Eaux souterraines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Bordeaux, France. 2023</w:t>
+              <w:t xml:space="preserve">21st Swiss Geoscience Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Mendrisio, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04083612v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04556232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of geological complexity on groundwater flow and transport indicators in mountain hydrogeological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Villela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Poblete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Francisco, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can stream architecture inform on subsurface properties to characterize intermittence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abherve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st OZCAR-TERENO international meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03377171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability and changes in storage-discharge relationships of crystalline catchments: implications for resilience and water resources management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louaisil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of coastal areas to increased aquifer saturation due to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gresselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.EGU21-14870, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration du changement climatique dans la gestion de la ressource en eau : exemple du bassin rennais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abherve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tetu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christohe Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louaisil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Information Eaux 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, En ligne, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03164726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of topographic resolution on simulated regional groundwater flow and residence time.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abherve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Laurencelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre St-Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAC-MAC-IAH Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Québec, Canada. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02159234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographic resolution as a major control on simulated regional groundwater recharge and residence time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Laurencelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Saint-Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th International Association of Hydrogeologists (IAH) Congress 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using in-stream chemical measurements to characterize groundwater circulation and biogeochemical activity in the aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abherve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-12719, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01767724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Localization of Stream Reaeration Inferred by Gaseous Tracer Injections and In-Situ Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abherve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Chatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States. , pp.H11S-1713, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01927779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8799,265 +8820,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical note: HydroModPy – a Python toolbox for deploying catchment-scale shallow groundwater models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Abhervé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bastien Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Le Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HydroModPy: A Python toolbox for deploying catchment-scale shallow groundwater models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Le Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9067,114 +9088,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration du changement climatique dans la gestion de la ressource en eau : exemple du bassin rennais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université de Rennes, 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022REN1B067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04088598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId210"/>
+      <w:footerReference w:type="default" r:id="rId211"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9242,51 +9263,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02EF7210"/>
+    <w:nsid w:val="A330B714"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9473,51 +9494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-abherve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7085-5272" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26963441X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05593032v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lucassou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schro&#235;tter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boivin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Aertgeerts" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2026.103406" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547094v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baioni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hivert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cornette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135264" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450833v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laurencelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paradis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-025-03003-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05504639v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rock S Bagagnan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M Laverman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135118" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298766v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Figueroa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landon Halloran" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL113428" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298759v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Marti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Poblete" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037474" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;r. de Dreuzy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van der Veen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumaine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025WR040083" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04606946v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brunner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15167" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710029v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04743062v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gaubert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lousail" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/20240579" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723349v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius G. Floriancic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Jim&#233;nez&#8208;mart&#237;nez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL111325" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04204313v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louaisil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3221-2023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02915938v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10376" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02403865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124398" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427776v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Ma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151706" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063554v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12772" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427771v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847651v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevers" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646375v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441804v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hynek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kobayashi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427787v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servi&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirsa Van Der Veen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Dumaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512489v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Roques" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18302" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512480v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17603" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427826v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gemitzi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427805v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gu&#233;guen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427827v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04081311v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15677" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04428255v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694076v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rupp" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Leith" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427832v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694080v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chr&#233;tien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pasquier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427831v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427813v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427833v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427834v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539760v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427829v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Chatton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02090930v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427818v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Babey" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De-Dreuzy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05568007v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bresciani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-5064" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427775v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Touzeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Nardon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan N&#233;delec" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427773v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillossou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427777v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hamelin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Moulin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427778v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rock Bagagnan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet Laverman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18289" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427780v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04743017v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427821v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427823v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427784v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427792v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valley" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17282" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847828v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670952v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04556232v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083612v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427800v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Villela" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03377171v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427809v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9056" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427811v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gresselin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14870" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03164726v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tetu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christohe Barbot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02159234v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lefebvre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre St-Hilaire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427816v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Saint-Hilaire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767724v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927779v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05568617v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116367v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04088598v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022REN1B067" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-abherve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7085-5272" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26963441X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=SuE725EAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547094v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baioni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hivert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cornette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135264" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05593032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lucassou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schro&#235;tter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boivin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Aertgeerts" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2026.103406" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laurencelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paradis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-025-03003-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05504639v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rock S Bagagnan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M Laverman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135118" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298766v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Figueroa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landon Halloran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL113428" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298600v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;r. de Dreuzy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van der Veen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025WR040083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Marti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Poblete" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037474" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04606946v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brunner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15167" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710029v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04743062v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gaubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lousail" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/20240579" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723349v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius G. Floriancic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Jim&#233;nez&#8208;mart&#237;nez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL111325" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04204313v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louaisil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3221-2023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02403865v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124398" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02915938v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10376" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Ma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151706" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12772" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427771v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847651v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646375v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hynek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kobayashi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427787v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirsa Van Der Veen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Dumaine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427779v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512489v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Roques" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18302" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512480v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17603" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427805v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gu&#233;guen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427826v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gemitzi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427824v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427827v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04428255v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04081311v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15677" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rupp" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Leith" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694076v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427832v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694080v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chr&#233;tien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pasquier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427831v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427813v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427833v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427834v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539760v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427829v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Chatton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02090930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427818v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Babey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De-Dreuzy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927717v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05568007v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bresciani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-5064" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427775v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Touzeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Nardon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan N&#233;delec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427773v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillossou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427777v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hamelin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Moulin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427778v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rock Bagagnan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet Laverman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18289" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427780v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04743017v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427821v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427823v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427784v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427792v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valley" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17282" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083612v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847828v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670952v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04556232v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427800v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Villela" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03377171v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427809v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9056" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427811v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gresselin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14870" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03164726v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tetu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christohe Barbot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02159234v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lefebvre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre St-Hilaire" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427816v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Saint-Hilaire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767724v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927779v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05568617v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116367v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04088598v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022REN1B067" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>