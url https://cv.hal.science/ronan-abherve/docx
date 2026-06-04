--- v2 (2026-05-12)
+++ v3 (2026-06-04)
@@ -174,5616 +174,3829 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regionally based method to identify lithology-specific hydraulic conductivity distributions in shallow aquifers using catchment-scale effective values</w:t>
+                <w:t xml:space="preserve">Groundwater Controls on the Legacy of Antibiotics and Pesticides in an Intensive Agricultural Headwater Catchment in Brittany (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Baioni</w:t>
+                <w:t xml:space="preserve">Rock S Bagagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Hivert</w:t>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marçais</w:t>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cornette</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2026 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05547094v1</w:t>
+                <w:t xml:space="preserve">hal-05619922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A database of pumping tests in crystalline rocks: Lithostratigraphic controls on transmissivity and its log-normal distribution (Armorican Massif, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projected dynamics of groundwater-dependent ecosystems in alpine headwaters under climate change: an application of the HydroModPy framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Boisson</w:t>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Lucassou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Aertgeerts</w:t>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05593032v1</w:t>
+              <w:t xml:space="preserve">OZCAR-TERENO (Critical Zone Observatories: Research and Application - Terrestrial Environmental Observatories) Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of water table smoothing controlled by topographic grid resolution on simulated regional groundwater flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Groundwater controls on headwater stream dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...23 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. pp.8, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450833v1</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-12772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater controls on legacy antibiotics and pesticides in an intensive agricultural headwater catchment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">How topography drives ecosystem nutrient provision in a tropical rain forest ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...27 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">eLTER Science Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tampere, Finland. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05504639v3</w:t>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e151706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Stress‐dependent Hydraulic Properties on Hillslope‐Scale Groundwater Flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">État et évolution du bilan hydrologique d’une retenue d’eau dans un contexte tempéré sous l’action du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clément Roques</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05298766v1</w:t>
+              <w:t xml:space="preserve">5e Journées de modélisation des surfaces continentales (JMSC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Terre &amp; Environnement de Strasbourg, ITES, UMR 7063, Jun 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projected Climate Change Impacts on Groundwater–Surface Water Connectivity in a Compartmentalized Mountain Headwater Bedrock Aquifer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hydrochemical survey, groundwater dating and catchment-scale hydrogeological modelling for enhanced water management on understudied volcanic watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Roques</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Dumaine</w:t>
+                <w:t xml:space="preserve">Hélène Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05298600v1</w:t>
+              <w:t xml:space="preserve">IAH World Groundwater Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAH International Association of Hydrogeologists, Sep 2024, DAVOS, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Structural Geological Controls on Groundwater Processes in Mountain Settings: Insights From Three‐Dimensional Numerical Modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Assessing the resilience of peatlands to climate change: a perspective on modelling hydrogeological controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fernando Poblete</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hynek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05298759v1</w:t>
+              <w:t xml:space="preserve">Colloque LIFE Climat : « Tourbières des montagnes européennes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bois d'Amont, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving calibration of groundwater flow models using headwater streamflow intermittence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Predicting headwater streamflow intermittence under future climatic conditions using a groundwater flow modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philip Brunner</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Servière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hynek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thirsa Van Der Veen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Dumaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">insu-04606946v1</w:t>
+              <w:t xml:space="preserve">Conference and Workshop "Intermittency in Headwater Streams Challenges and Opportunities from an Interdisciplinary Perspective" 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bonn, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are regional groundwater models suitable for simulating wetlands, rivers and intermittence? The example of the French AquiFR platform</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Predicting headwater streamflow intermittence under future climatic conditions using a groundwater flow modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Servière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hynek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thirsa Van Der Veen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Dumaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04710029v2</w:t>
+              <w:t xml:space="preserve">International Association of Hydrogeologists (IAH) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Davos, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration du changement climatique dans la gestion des ressources en eau : exemple du bassin rennais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Recession discharge from compartmentalized bedrock hillslopes: hydrogeological processes and solutions for model calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lousail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">insu-04743062v1</w:t>
+              <w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne (AUT), Austria. pp.EGU24-18302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Groundwater Seepage and Mixing at the Vicinity of a Knickpoint in a Mountain Stream</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Process-based 3D groundwater flow model to simulate current and future stream intermittence in headwaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04723349v1</w:t>
+              <w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne (AUT), Austria. pp.EGU24-17603, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of groundwater seepage against the spatial distribution of the stream network to assess catchment-scale hydraulic properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Use of the stream network controlled by groundwater seepage to constrain hydraulic properties at the catchment scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louaisil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">insu-04204313v1</w:t>
+              <w:t xml:space="preserve">Japan Geoscience Union Meeting (JpGU) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Chiba, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping gas exchanges in headwater streams with membrane inlet mass spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Guillou</w:t>
+                <w:t xml:space="preserve">Caractérisation des aquifères de proche subsurface à partir de leurs zones de résurgence et temps de résidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra A. Gemitzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-02403865v1</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to quantify air–water gas exchanges in streams based on slug injection and semicontinuous measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation hydrogéologique et effets du changement climatique dans des contextes pauvres en données : exemple du bassin rennais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Vautier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...179 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427776v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater controls on headwater stream dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Intégration du changement climatique dans la gestion de la ressource en eau : exemple du bassin rennais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cornette</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Geneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Louaisil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2025 (EGU25)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carrefour des Gestions Locales de l’Eau (CGLE) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05063554v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projected dynamics of groundwater-dependent ecosystems in alpine headwaters under climate change: an application of the HydroModPy framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Architecture of seepage zones combined with their residence time to constrain hydrogeological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Chatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Servière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OZCAR-TERENO (Critical Zone Observatories: Research and Application - Terrestrial Environmental Observatories) Conference 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-15677, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427771v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04081311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochemical survey, groundwater dating and catchment-scale hydrogeological modelling for enhanced water management on understudied volcanic watershed</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">HydroModPy: Une application python pour automatiser le déploiement des modèles de bassin versant à grande échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Le Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAH World Groundwater Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAH International Association of Hydrogeologists, Sep 2024, DAVOS, Switzerland</w:t>
+              <w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847651v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04428255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État et évolution du bilan hydrologique d’une retenue d’eau dans un contexte tempéré sous l’action du changement climatique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Bedrock controls on the resilience of alpine catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerry Leith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Journées de modélisation des surfaces continentales (JMSC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Terre &amp; Environnement de Strasbourg, ITES, UMR 7063, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Computational Methods in Water Resources (CMWR) Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Gdańsk, Poland. p. 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646375v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the resilience of peatlands to climate change: a perspective on modelling hydrogeological controls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Assessment of hydraulic conductivity from the hydrographic network in shallow crystalline aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abherve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ronny Figueroa</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque LIFE Climat : « Tourbières des montagnes européennes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Bois d'Amont, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2022 (EGU22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienna, Austria. pp.EGU22-13355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441804v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03694076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting headwater streamflow intermittence under future climatic conditions using a groundwater flow modeling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Une démarche de modélisation hydrogéologique innovante pour prédire les ressources en eau du bassin rennais sous l'effet du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lou Dumaine</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Geneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference and Workshop "Intermittency in Headwater Streams Challenges and Opportunities from an Interdisciplinary Perspective" 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Congrès Internationnal du Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Epuration des Eaux (GRUTTEE) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427787v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting headwater streamflow intermittence under future climatic conditions using a groundwater flow modeling approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Spring discharge, transit times and intermittency in an alpine catchment: how geomorphology shapes the spatio-temporal dynamics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Chatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Servière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lou Dumaine</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association of Hydrogeologists (IAH) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2022 (EGU22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, May 2022, Vienna, Austria. pp.EGU22-7051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427779v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03694080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recession discharge from compartmentalized bedrock hillslopes: hydrogeological processes and solutions for model calibration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Une démarche de modélisation hydrogéologique innovante pour prédire les ressources en eau du bassin rennais sous l'effet du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Geneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées informations Eaux (JIE) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512489v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-based 3D groundwater flow model to simulate current and future stream intermittence in headwaters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Resilience of mineral water resources to changing climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philip Brunner</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European General Assembly 2024 (EGU24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Society of Medical Hydrology and Climatology (IMSH) Congress 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Dax, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512480v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the stream network controlled by groundwater seepage to constrain hydraulic properties at the catchment scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Intégration du changement climatique dans la gestion de la ressource en eau : exemple du bassin rennais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Geneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louaisil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boris Guéguen</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan Geoscience Union Meeting (JpGU) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Chiba, Japan</w:t>
+              <w:t xml:space="preserve">Carrefour des Gestions Locales de l’Eau (CGLE) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427805v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des aquifères de proche subsurface à partir de leurs zones de résurgence et temps de résidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comprendre les interactions entre climat et géologie pour décrire la résilience des ressources en eau face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandra A. Gemitzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Carrefour des Gestions Locales de l’Eau (CGLE) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427826v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hydrogéologique et effets du changement climatique dans des contextes pauvres en données : exemple du bassin rennais</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+                <w:t xml:space="preserve">Characterizing denitrification in the aquifer and transit times based on spatially-distributed measurements in streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abherve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-18141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427824v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02539760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration du changement climatique dans la gestion de la ressource en eau : exemple du bassin rennais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cartographie et quantification des échanges gazeux aquifère-ruisseau-atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Boris Guéguen</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Chatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefour des Gestions Locales de l’Eau (CGLE) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées des Sciences de la Terre de l’Université Laval et de la Commission Géologique du Canada (CGC) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427827v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HydroModPy: Une application python pour automatiser le déploiement des modèles de bassin versant à grande échelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking groundwater signature in the stream to characterize flow and denitrification in the aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ronan Abherve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Kolbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28 ème édition de la Réunion des sciences de la Terre (RST 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.EGU2019-17024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04428255v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02090930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture of seepage zones combined with their residence time to constrain hydrogeological models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+                <w:t xml:space="preserve">Using a catchment-scale model to predict spatio-temporal evolution of water quality and assess watershed vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Babey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Kolbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald De-Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computational Methods in Water Resources (CMWR) Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04081311v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedrock controls on the resilience of alpine catchments</w:t>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">Ronan Abherve</w:t>
+                <w:t xml:space="preserve">Evaluating our Ability to Predict Future Nitrate Concentrations in Groundwater Based on a Few Key-Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Kolbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Babey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...1412 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abherve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.H41G-07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01927717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5793,3024 +4006,3024 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pan-European map of shallow aquifer transmissivity in crystalline headwater catchments inferred from wetland and stream networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-5064, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-5064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05568007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of wastewater discharge under climate change: a methodological framework for headwater catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théa Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Nardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Nédelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OZCAR-TERENO (Critical Zone Observatories: Research and Application - Terrestrial Environmental Observatories) Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water balance of a managed reservoir under climate change: complementary process-based and lumped conceptual modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Guillossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OZCAR-TERENO (Critical Zone Observatories: Research and Application - Terrestrial Environmental Observatories) Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the water budget of an agricultural headwater catchment using flux tower, satellite-based evapotranspiration, and a semi-distributed hydrological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Flechard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLTER Science Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Groundwater Heritage of Veterinary Antibiotics: Insights from Field Measurements and Modeling in an intensive agricultural watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock Bagagnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniet Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow reorganization and partitioning due to the dependence of hydraulic properties on topographic stress distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Impacts of stress-dependent hydraulic properties on groundwater flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landon Halloran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association of Hydrogeologists (IAH) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">Swiss Geoscience Meeting (SGM) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427780v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HydroModPy: A Python toolkit to automate the deployment of groundwater models with subsurface-surface interactions on multiple sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAH 2024 World Groundwater Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04743017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of stress-dependent hydraulic properties on groundwater flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Flow reorganization and partitioning due to the dependence of hydraulic properties on topographic stress distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landon Halloran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Geoscience Meeting (SGM) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">International Association of Hydrogeologists (IAH) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427821v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05427780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles hydrogéologiques régionaux permettent-ils de simuler les zones humides et l’intermittence des rivières ? Exemple avec la plateforme Aqui-FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Guillaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales (JMSC) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recession discharge from compartmentalized bedrock hillslopes: hydrogeological processes and solutions for model calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rupp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association of Hydrogeologists (IAH) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of stress–dependent hydraulic properties on hillslope-scale groundwater flow and transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abherve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landon Halloran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Vienne, Switzerland. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration du changement climatique dans la gestion de la ressource en eau : exemple du bassin rennais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vergnaud-Ayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Gestion des Eaux souterraines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Bordeaux, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04083612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidisciplinary study to evaluate the sustainability of a volcanic hydrosystem: Chaîne des Puys’s watersheds use by Clermont Auvergne Métropole for drinking water supply</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">How to model the hydrogeological functioning of a non-instrumented watershed in order to asses its sustainibility: example of the Tiretaine watershed (Puy de Dôme, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Aumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geology Union Vienna (EGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Vienna, France</w:t>
+              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847828v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to model the hydrogeological functioning of a non-instrumented watershed in order to asses its sustainibility: example of the Tiretaine watershed (Puy de Dôme, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Simulation and calibration of headwater stream intermittency using a groundwater flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Mailhot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">21st Swiss Geoscience Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Mendrisio, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670952v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04556232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and calibration of headwater stream intermittency using a groundwater flow model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A multidisciplinary study to evaluate the sustainability of a volcanic hydrosystem: Chaîne des Puys’s watersheds use by Clermont Auvergne Métropole for drinking water supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philip Brunner</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Swiss Geoscience Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Mendrisio, Switzerland</w:t>
+              <w:t xml:space="preserve">European Geology Union Vienna (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04556232v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of geological complexity on groundwater flow and transport indicators in mountain hydrogeological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Villela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Poblete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Francisco, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can stream architecture inform on subsurface properties to characterize intermittence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abherve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st OZCAR-TERENO international meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03377171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability and changes in storage-discharge relationships of crystalline catchments: implications for resilience and water resources management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louaisil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of coastal areas to increased aquifer saturation due to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gresselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.EGU21-14870, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration du changement climatique dans la gestion de la ressource en eau : exemple du bassin rennais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abherve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tetu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christohe Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Louaisil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Information Eaux 2020</w:t>
+              <w:t xml:space="preserve">Journées Information Eaux (JIE) 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, En ligne, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03164726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of topographic resolution on simulated regional groundwater flow and residence time.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abherve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Laurencelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre St-Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAC-MAC-IAH Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Québec, Canada. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02159234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographic resolution as a major control on simulated regional groundwater recharge and residence time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Laurencelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Paradis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Saint-Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th International Association of Hydrogeologists (IAH) Congress 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using in-stream chemical measurements to characterize groundwater circulation and biogeochemical activity in the aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abherve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-12719, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01767724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Localization of Stream Reaeration Inferred by Gaseous Tracer Injections and In-Situ Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abherve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Chatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union 2018, Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States. , pp.H11S-1713, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01927779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8820,382 +7033,2261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical note: HydroModPy – a Python toolbox for deploying catchment-scale shallow groundwater models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Le Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HydroModPy: A Python toolbox for deploying catchment-scale shallow groundwater models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Le Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A regionally based method to identify lithology-specific hydraulic conductivity distributions in shallow aquifers using catchment-scale effective values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Baioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 672, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2026.135264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A database of pumping tests in crystalline rocks: Lithostratigraphic controls on transmissivity and its log-normal distribution (Armorican Massif, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Lucassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Schroëtter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Aertgeerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65, pp.103406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2026.103406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of water table smoothing controlled by topographic grid resolution on simulated regional groundwater flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Laurencelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 34, pp.203-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-025-03003-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groundwater controls on legacy antibiotics and pesticides in an intensive agricultural headwater catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rock S Bagagnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet M Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 669 (part B), pp.135118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2026.135118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05504639v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts of Stress‐dependent Hydraulic Properties on Hillslope‐Scale Groundwater Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landon Halloran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024GL113428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projected Climate Change Impacts on Groundwater–Surface Water Connectivity in a Compartmentalized Mountain Headwater Bedrock Aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.‐r. de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. van der Veen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dumaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (10), pp.e2025WR040083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025WR040083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing Structural Geological Controls on Groundwater Processes in Mountain Settings: Insights From Three‐Dimensional Numerical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Yáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Poblete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024WR037474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving calibration of groundwater flow models using headwater streamflow intermittence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.15167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04606946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are regional groundwater models suitable for simulating wetlands, rivers and intermittence? The example of the French AquiFR platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Guillaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 644, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710029v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration du changement climatique dans la gestion des ressources en eau : exemple du bassin rennais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Geneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lousail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, TSM 5/ 2024, pp.79-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/20240579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04743062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence of Groundwater Seepage and Mixing at the Vicinity of a Knickpoint in a Mountain Stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius G. Floriancic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Jiménez‐martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (17), pp.e2024GL111325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024GL111325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calibration of groundwater seepage against the spatial distribution of the stream network to assess catchment-scale hydraulic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Louaisil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (17), pp.3221-3239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-27-3221-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04204313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping gas exchanges in headwater streams with membrane inlet mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Clément Roques</w:t>
+                <w:t xml:space="preserve">Ronan Abherve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 581, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.124398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02403865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05116367v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new method to quantify air–water gas exchanges in streams based on slug injection and semicontinuous measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abherve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Chatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Labasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐raynald de Dreuzy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (8), pp.453-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02915938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration du changement climatique dans la gestion de la ressource en eau : exemple du bassin rennais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université de Rennes, 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022REN1B067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04088598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId212"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9263,51 +9355,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A330B714"/>
+    <w:nsid w:val="80BE2A15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9494,51 +9586,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-abherve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7085-5272" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26963441X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=SuE725EAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547094v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baioni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hivert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cornette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135264" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05593032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lucassou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schro&#235;tter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boivin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Aertgeerts" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2026.103406" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laurencelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paradis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-025-03003-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05504639v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rock S Bagagnan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M Laverman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135118" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298766v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Figueroa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landon Halloran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL113428" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298600v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;r. de Dreuzy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van der Veen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumaine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025WR040083" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298759v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Marti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Poblete" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037474" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04606946v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brunner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15167" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710029v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04743062v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gaubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lousail" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/20240579" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723349v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius G. Floriancic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Jim&#233;nez&#8208;mart&#237;nez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL111325" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04204313v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louaisil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3221-2023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02403865v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124398" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02915938v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10376" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Ma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151706" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12772" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427771v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847651v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646375v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hynek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kobayashi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427787v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirsa Van Der Veen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Dumaine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427779v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512489v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Roques" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18302" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512480v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17603" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427805v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gu&#233;guen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427826v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gemitzi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427824v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427827v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04428255v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04081311v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15677" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427808v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rupp" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Leith" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694076v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427832v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694080v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chr&#233;tien" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pasquier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427831v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427813v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427833v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427834v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539760v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427829v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Chatton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02090930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427818v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Babey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De-Dreuzy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927717v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05568007v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bresciani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-5064" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427775v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Touzeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Nardon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan N&#233;delec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427773v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillossou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427777v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hamelin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Moulin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427778v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rock Bagagnan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet Laverman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18289" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427780v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04743017v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427821v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427823v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427784v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427792v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valley" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17282" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083612v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847828v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670952v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04556232v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427800v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Villela" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03377171v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427809v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9056" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427811v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gresselin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14870" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03164726v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tetu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christohe Barbot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02159234v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lefebvre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre St-Hilaire" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427816v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Saint-Hilaire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767724v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927779v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05568617v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116367v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04088598v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022REN1B067" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ronan-abherve" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7085-5272" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26963441X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=SuE725EAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05619922v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rock S Bagagnan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427771v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brunner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063554v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Marti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Figueroa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cornette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-12772" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Ma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Le Borgne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e151706" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gaubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nevers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441804v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hynek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kobayashi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427787v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Servi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirsa Van Der Veen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Dumaine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427779v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512489v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Roques" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18302" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17603" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Louaisil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gu&#233;guen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427826v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gemitzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04081311v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15677" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04428255v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427808v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rupp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Leith" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694076v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03694080v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chr&#233;tien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pasquier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427831v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427813v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427834v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427829v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Chatton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02090930v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Kolbe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Guillaumot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427818v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Babey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Raynald De-Dreuzy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927717v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05568007v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bresciani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-5064" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Touzeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Nardon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan N&#233;delec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427773v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boivin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillossou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427777v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hamelin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Moulin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427778v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rock Bagagnan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet Laverman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18289" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427821v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landon Halloran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valley" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04743017v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427780v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vergnes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427784v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427792v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valley" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17282" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083612v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud-Ayraud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670952v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04556232v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427800v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leray" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Villela" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Poblete" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03377171v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427809v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9056" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gresselin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14870" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03164726v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tetu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christohe Barbot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02159234v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lefebvre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laurencelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paradis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre St-Hilaire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427816v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lefebvre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Saint-Hilaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767724v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guillou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01927779v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05568617v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116367v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547094v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Baioni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hivert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135264" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05593032v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lucassou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schro&#235;tter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Aertgeerts" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2026.103406" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450833v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-025-03003-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05504639v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M Laverman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135118" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298766v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL113428" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298600v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;r. de Dreuzy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van der Veen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumaine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025WR040083" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298759v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037474" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04606946v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;raynald de Dreuzy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.15167" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710029v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132019" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04743062v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lousail" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/20240579" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723349v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius G. Floriancic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Jim&#233;nez&#8208;mart&#237;nez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL111325" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04204313v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3221-2023" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02403865v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.124398" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02915938v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10376" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04088598v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022REN1B067" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>